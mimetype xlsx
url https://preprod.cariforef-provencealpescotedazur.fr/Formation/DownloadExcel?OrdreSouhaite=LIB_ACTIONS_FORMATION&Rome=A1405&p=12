--- v1 (2026-04-16)
+++ v2 (2026-06-15)
@@ -206,62 +206,62 @@
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite de productions horticoles (arbres, arbustes, fruits, fleurs, légumes) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Maison Familiale et Rurale Montagne 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
@@ -422,86 +422,86 @@
   <x:si>
     <x:t>BTSA métiers du végétal : alimentation, ornement et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Agriculture production végétale</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA métiers du végétal : alimentation, ornement et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA viticulture-oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA viticulture-oenologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de Formation en Commerce et Oenologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut de Formation en Commerce et Oenologie</x:t>
-[...11 lines deleted...]
-    <x:t>09/07/2026 00:00:00</x:t>
+    <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP agricole métiers de l'agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>Polyculture</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>LPA La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
@@ -521,60 +521,60 @@
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
@@ -1550,193 +1550,193 @@
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>599633</x:v>
+        <x:v>600186</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>600186</x:v>
+        <x:v>599633</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>31694</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>445802</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
@@ -1846,320 +1846,320 @@
       <x:c r="S10" s="14" t="n">
         <x:v>496346</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>497183</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>31694</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>459110</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>512502</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>545520</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>558669</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
@@ -2544,78 +2544,78 @@
       <x:c r="S22" s="14" t="n">
         <x:v>611643</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>599635</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
@@ -2847,507 +2847,510 @@
         <x:v>549820</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>558671</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>611642</x:v>
+        <x:v>512508</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>512508</x:v>
+        <x:v>518816</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38077</x:v>
+        <x:v>29259</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>518816</x:v>
+        <x:v>459112</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>29259</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>459112</x:v>
+        <x:v>496358</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>496358</x:v>
+        <x:v>496362</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>29259</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>496362</x:v>
+        <x:v>447270</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>29259</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>447270</x:v>
+        <x:v>447271</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>29259</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>51</x:v>
@@ -3355,187 +3358,185 @@
       <x:c r="H36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>447271</x:v>
+        <x:v>447272</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>29259</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>447272</x:v>
+        <x:v>518815</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>518815</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>34744</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -4034,199 +4035,199 @@
         <x:v>596452</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>599637</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>512487</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>558672</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
@@ -4270,147 +4271,147 @@
         <x:v>596444</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605851</x:v>
+        <x:v>598929</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605852</x:v>
+        <x:v>605851</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>51</x:v>
@@ -4418,480 +4419,480 @@
       <x:c r="H54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605853</x:v>
+        <x:v>605852</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>598929</x:v>
+        <x:v>605853</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R56" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="Q56" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>558212</x:v>
+        <x:v>541852</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>549880</x:v>
+        <x:v>558212</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>549881</x:v>
+        <x:v>546101</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>546101</x:v>
+        <x:v>549880</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="R60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>541852</x:v>
+        <x:v>549881</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>496478</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -5494,78 +5495,78 @@
       <x:c r="S72" s="14" t="n">
         <x:v>600441</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>599638</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
@@ -5763,57 +5764,57 @@
       <x:c r="H77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605887</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -6005,54 +6006,54 @@
       <x:c r="H81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>605892</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
@@ -6099,208 +6100,205 @@
       <x:c r="S82" s="14" t="n">
         <x:v>599721</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>496525</x:v>
+        <x:v>506227</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>496529</x:v>
+        <x:v>518818</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>496533</x:v>
+        <x:v>512511</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>51</x:v>
@@ -6308,120 +6306,120 @@
       <x:c r="H86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>496537</x:v>
+        <x:v>496525</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>496541</x:v>
+        <x:v>496529</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>51</x:v>
@@ -6429,1201 +6427,1204 @@
       <x:c r="H88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>496549</x:v>
+        <x:v>496533</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>496553</x:v>
+        <x:v>496537</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>497207</x:v>
+        <x:v>496541</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>554258</x:v>
+        <x:v>496549</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>554259</x:v>
+        <x:v>496553</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>518818</x:v>
+        <x:v>549887</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>512511</x:v>
+        <x:v>549888</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>506227</x:v>
+        <x:v>549889</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>549803</x:v>
+        <x:v>549890</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>497667</x:v>
+        <x:v>549891</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>549887</x:v>
+        <x:v>549892</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>549888</x:v>
+        <x:v>549029</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>549889</x:v>
+        <x:v>551916</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>549890</x:v>
+        <x:v>551917</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>549891</x:v>
+        <x:v>497207</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>549892</x:v>
+        <x:v>554258</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>549029</x:v>
+        <x:v>554259</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>551916</x:v>
+        <x:v>558673</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>551917</x:v>
+        <x:v>497667</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>558673</x:v>
+        <x:v>549803</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>155</x:v>
@@ -7998,57 +7999,57 @@
       <x:c r="K114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>498353</x:v>
+        <x:v>548668</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -8119,57 +8120,57 @@
       <x:c r="K116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>548668</x:v>
+        <x:v>498353</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -8179,57 +8180,57 @@
       <x:c r="K117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>548669</x:v>
+        <x:v>498354</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>157</x:v>
@@ -8240,57 +8241,57 @@
       <x:c r="K118" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>498354</x:v>
+        <x:v>548669</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -8327,57 +8328,57 @@
       <x:c r="T119" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -8632,51 +8633,51 @@
       <x:c r="I125" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>21037</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>588447</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -9052,54 +9053,54 @@
       <x:c r="H133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>21038</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>580015</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>180</x:v>
       </x:c>