--- v0 (2026-01-01)
+++ v1 (2026-04-14)
@@ -263,57 +263,57 @@
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques et de l'assurance de l'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Assurance entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Souscripteur en assurance et réassurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -1130,57 +1130,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>41049</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>557159</x:v>
+        <x:v>508759</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37349</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -1190,54 +1190,54 @@
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>41049</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>508759</x:v>
+        <x:v>557159</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>41338</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>