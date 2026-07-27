--- v2 (2026-05-31)
+++ v3 (2026-07-27)
@@ -18404,322 +18404,322 @@
       <x:c r="S286" s="14" t="n">
         <x:v>553466</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>552972</x:v>
+        <x:v>558827</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>558827</x:v>
+        <x:v>553413</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>553413</x:v>
+        <x:v>553465</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>553465</x:v>
+        <x:v>570021</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>570021</x:v>
+        <x:v>552972</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G292" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>293</x:v>
       </x:c>