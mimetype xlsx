--- v0 (2026-04-14)
+++ v1 (2026-05-31)
@@ -392,51 +392,51 @@
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion hôtel restaurant bar</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Forbine</x:t>
   </x:si>
   <x:si>
     <x:t>ILF</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option A : management d'unité de restauration (Apprentissage)</x:t>
   </x:si>
@@ -995,156 +995,156 @@
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Edith Seltzer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Handicapé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air - Anglais professionnel, maîtrise énergie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de Formation et d'Application du Centre de Culture Ouvrière - Antenne Bordeaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
-  </x:si>
-[...103 lines deleted...]
-    <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
@@ -1721,51 +1721,51 @@
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="138.500625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="23.370625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="100.840625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="30.475425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
-    <x:col min="18" max="18" width="29.080625" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="28.270625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="10" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="11" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="11" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="11" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="11" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="11" t="s">
@@ -15819,162 +15819,162 @@
       <x:c r="J242" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>590142</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="U242" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I243" s="4" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q243" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="Q243" s="4" t="s">
+      <x:c r="R243" s="0" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>588121</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q244" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="Q244" s="16" t="s">
+      <x:c r="R244" s="14" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>588122</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -15990,51 +15990,51 @@
       <x:c r="L245" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>572984</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="G246" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -16056,51 +16056,51 @@
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>579895</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -16127,145 +16127,145 @@
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>585275</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q248" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="Q248" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>555168</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="H249" s="0" t="s">
+      <x:c r="I249" s="4" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>573308</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -16278,51 +16278,51 @@
       <x:c r="L250" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>572985</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -16332,51 +16332,51 @@
       <x:c r="L251" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>572986</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -16389,51 +16389,51 @@
       <x:c r="L252" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>572987</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -16443,51 +16443,51 @@
       <x:c r="L253" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>572988</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -16503,59 +16503,59 @@
       <x:c r="M254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>572991</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>224</x:v>
@@ -16563,62 +16563,62 @@
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>583826</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="U255" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G256" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>224</x:v>
@@ -16629,235 +16629,235 @@
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>583825</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="H257" s="0" t="s">
+      <x:c r="I257" s="4" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>601288</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="U257" s="4" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q258" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="Q258" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>603886</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q259" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="Q259" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>603887</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -16872,51 +16872,51 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
@@ -16929,399 +16929,399 @@
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>603901</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>599554</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="U262" s="16" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>607483</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>607878</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>609156</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>607877</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -17336,51 +17336,51 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>616803</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>64</x:v>
@@ -17454,51 +17454,51 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>620159</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>64</x:v>
@@ -17511,51 +17511,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>617396</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -17570,51 +17570,51 @@
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>617397</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
@@ -17627,110 +17627,110 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>605979</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>609157</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>137</x:v>
@@ -17746,208 +17746,208 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>603097</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>609158</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>609160</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="H278" s="14" t="s">
+      <x:c r="I278" s="16" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>601289</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
@@ -17983,51 +17983,51 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>615721</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -18042,91 +18042,91 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>607331</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I281" s="4" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>599553</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18160,108 +18160,108 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>591826</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I283" s="4" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>552973</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
@@ -18278,51 +18278,51 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>548909</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
@@ -18335,382 +18335,382 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>571091</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>553466</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q287" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="Q287" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>558827</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>553413</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>553465</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>570021</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I291" s="4" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>552972</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>222</x:v>
       </x:c>