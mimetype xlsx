--- v2 (2026-04-14)
+++ v3 (2026-06-13)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="326">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="325">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -158,51 +158,51 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>AutoCad 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Autocad</x:t>
   </x:si>
   <x:si>
-    <x:t>FREJUS</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro modélisation et prototypage 3D</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
@@ -786,53 +786,50 @@
     <x:t>Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conception Mécanique : CAO Mécanique Catia</x:t>
   </x:si>
   <x:si>
     <x:t>Formanosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>Lecture plan</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cotation niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cotation niveau 2</x:t>
   </x:si>
@@ -8890,2693 +8887,2693 @@
       <x:c r="I127" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31695</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>577504</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="U127" s="4" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H128" s="14" t="s">
+      <x:c r="I128" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31686</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>533614</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H129" s="0" t="s">
+      <x:c r="I129" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31686</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>533618</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H130" s="14" t="s">
+      <x:c r="I130" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31686</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>533629</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H131" s="0" t="s">
+      <x:c r="I131" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>31686</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>533637</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38620</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H132" s="14" t="s">
+      <x:c r="I132" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>534081</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38620</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H133" s="0" t="s">
+      <x:c r="I133" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>534089</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H134" s="14" t="s">
+      <x:c r="I134" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>534115</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H135" s="0" t="s">
+      <x:c r="I135" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>534117</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H136" s="14" t="s">
+      <x:c r="I136" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>534119</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H137" s="0" t="s">
+      <x:c r="I137" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>534122</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>586967</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="U138" s="16" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>586968</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="U139" s="4" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>586974</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="U140" s="16" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>586975</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="U141" s="4" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>586969</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U142" s="16" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>586970</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U143" s="4" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>586976</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U144" s="16" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>586977</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U145" s="4" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>586971</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>586972</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>586979</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>31685</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>586980</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>595597</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>595598</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>595599</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I153" s="4" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="P153" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="P153" s="0" t="s">
+      <x:c r="Q153" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="Q153" s="4" t="s">
+      <x:c r="R153" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>595600</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="P154" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="P154" s="14" t="s">
+      <x:c r="Q154" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="Q154" s="16" t="s">
+      <x:c r="R154" s="14" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>595601</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H155" s="0" t="s">
+      <x:c r="I155" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>71115</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>533690</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H156" s="14" t="s">
+      <x:c r="I156" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>71115</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>533696</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H157" s="0" t="s">
+      <x:c r="I157" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>533130</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H158" s="14" t="s">
+      <x:c r="I158" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>533133</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="I159" s="4" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="Q159" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="Q159" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>587089</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38977</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>592024</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38977</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>592027</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38977</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q162" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>574999</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>592028</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>592029</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="R165" s="0" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>592031</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>592032</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q168" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>575006</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>576166</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q170" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>580928</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>575007</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>29798</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22048</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>550287</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40510</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>22048</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>605725</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>71111</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>600728</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39380</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>540869</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39380</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -11591,51 +11588,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>615514</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39380</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>38</x:v>
@@ -11643,792 +11640,792 @@
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>547752</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>71110</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>571893</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>71114</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="P179" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="Q179" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="R179" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>610010</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>71114</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="Q180" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="Q180" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>610011</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37317</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>23692</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="P181" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="P181" s="0" t="s">
+      <x:c r="Q181" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="Q181" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>577540</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37317</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>23692</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>577541</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37317</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>23692</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="P183" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="P183" s="0" t="s">
+      <x:c r="Q183" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="Q183" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>538048</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37317</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>23692</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>538049</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37317</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>23692</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="P185" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="P185" s="0" t="s">
+      <x:c r="Q185" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="Q185" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>582142</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37317</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>23692</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="P186" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="P186" s="14" t="s">
+      <x:c r="Q186" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="Q186" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>582143</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H187" s="0" t="s">
+      <x:c r="I187" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>70402</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>533755</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H188" s="14" t="s">
+      <x:c r="I188" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>70402</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>533759</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H189" s="0" t="s">
+      <x:c r="I189" s="4" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>70402</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>533763</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H190" s="14" t="s">
+      <x:c r="I190" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>70402</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>533823</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">