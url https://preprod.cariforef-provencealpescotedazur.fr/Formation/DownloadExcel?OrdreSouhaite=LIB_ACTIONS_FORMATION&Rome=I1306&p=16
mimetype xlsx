--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -827,66 +827,66 @@
   <x:si>
     <x:t>CAP installateur en froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie climatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>PERTUIS</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation à la conduite et à la maintenance d'autoclaves (conformément à l'arrêté ministériel du 20 novembre 2017) - APA020</x:t>
   </x:si>
   <x:si>
     <x:t>Appareil pression</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Installer et mettre en service des équipements monopostes de climatisation de type split-système - Bloc de compétences du titre professionnel monteur-dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
@@ -12202,60 +12202,60 @@
       <x:c r="I181" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="S181" s="0" t="n">
+        <x:v>609604</x:v>
+      </x:c>
+      <x:c r="T181" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="S181" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T181" s="4" t="s">
+      <x:c r="U181" s="4" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
@@ -12865,247 +12865,247 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>603270</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>608904</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U193" s="4" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>608905</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U194" s="16" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>608906</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U195" s="4" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>608908</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U196" s="16" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
@@ -13154,162 +13154,162 @@
         <x:v>249</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>609603</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U198" s="16" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>609609</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U199" s="4" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U200" s="16" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -13543,54 +13543,54 @@
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22603</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>615486</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U205" s="4" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
@@ -14408,51 +14408,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>572825</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -14465,51 +14465,51 @@
       <x:c r="J221" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>572839</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
@@ -14524,51 +14524,51 @@
       <x:c r="J222" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>575520</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -14581,51 +14581,51 @@
       <x:c r="J223" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>575438</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
@@ -14756,51 +14756,51 @@
       <x:c r="J226" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>539891</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -14813,51 +14813,51 @@
       <x:c r="J227" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>540477</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
@@ -14872,51 +14872,51 @@
       <x:c r="J228" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>539889</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -14929,51 +14929,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>540476</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15743,51 +15743,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>606555</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -16281,51 +16281,51 @@
       <x:c r="J253" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>577631</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16463,51 +16463,51 @@
       <x:c r="J256" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>580692</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16581,51 +16581,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>610270</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -17416,51 +17416,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>606527</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>