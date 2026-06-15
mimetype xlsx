--- v2 (2026-04-14)
+++ v3 (2026-06-15)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="305">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="306">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -602,182 +602,182 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers des services à l'environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
   </x:si>
   <x:si>
     <x:t>INHNI</x:t>
   </x:si>
   <x:si>
     <x:t>94800</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et maîtrise de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et maîtrise de l'eau (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2027 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
   </x:si>
   <x:si>
     <x:t>IRFEDD</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle et de Promotion Agricole Antibes</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
@@ -863,50 +863,53 @@
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-conception</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet industriel</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Polytech Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
@@ -923,69 +926,69 @@
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de la radioprotection et de la sécurité nucléaire</x:t>
   </x:si>
   <x:si>
     <x:t>Radioprotection</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la radioprotection et de la sécurité nucléaire parcours contrôle des rayonnements ionisants et application des techniques de protection</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-PAUL-LES-DURANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère spécialisé expert en projets et production énergies renouvelables</x:t>
   </x:si>
@@ -3960,261 +3963,260 @@
         <x:v>581591</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S46" s="14" t="n">
+        <x:v>607273</x:v>
+      </x:c>
+      <x:c r="T46" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
+      <x:c r="U46" s="16" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="Q47" s="4" t="s">
+      <x:c r="S47" s="0" t="n">
+        <x:v>548691</x:v>
+      </x:c>
+      <x:c r="T47" s="4" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="Q48" s="16" t="s">
+      <x:c r="R48" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="R48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>571046</x:v>
+        <x:v>548692</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-        <x:v>173</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>607273</x:v>
+        <x:v>571046</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>191</x:v>
@@ -4253,81 +4255,81 @@
       <x:c r="S50" s="14" t="n">
         <x:v>601752</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>605100</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41382</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4369,567 +4371,568 @@
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41382</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605500</x:v>
+        <x:v>601005</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41382</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605837</x:v>
+        <x:v>605500</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>549871</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>551861</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38653</x:v>
+        <x:v>41382</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>506186</x:v>
+        <x:v>605837</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>554251</x:v>
+        <x:v>506186</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>498038</x:v>
+        <x:v>554251</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="R60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>497968</x:v>
+        <x:v>498038</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41382</x:v>
+        <x:v>38653</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>601005</x:v>
+        <x:v>497968</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -5176,51 +5179,51 @@
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>556142</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35372</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -5623,1047 +5626,1047 @@
         <x:v>261</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>533670</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>533673</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>575055</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605768</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>533687</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>533693</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>591904</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>591905</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>591906</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>591908</x:v>
+        <x:v>591907</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>591909</x:v>
+        <x:v>591908</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>591907</x:v>
+        <x:v>591909</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>574906</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>574907</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>581547</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>592391</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>575990</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="P91" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="Q91" s="4" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>572158</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">