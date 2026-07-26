--- v1 (2026-04-15)
+++ v2 (2026-07-26)
@@ -257,149 +257,149 @@
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Banc d'essai (pour les créations sonores finalisées)</x:t>
   </x:si>
   <x:si>
     <x:t>Phonurgia Nova</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'audiovisuel option métiers du son</x:t>
   </x:si>
   <x:si>
+    <x:t>École Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général Carnot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>École Pigier Nice</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'audiovisuel option métiers du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Alpes Développement Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alpes Développement Formation</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste</x:t>
@@ -632,89 +632,89 @@
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Documentaire sonore de création</x:t>
   </x:si>
   <x:si>
     <x:t>Radio télévision</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/22/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecrire une fiction pour la radio</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enregistrer le paysagé</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/25/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Exploitation des liaisons RF</x:t>
   </x:si>
   <x:si>
     <x:t>Field recording (prise de son en extérieur)</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Field recording et art sonore</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation son et podcast</x:t>
   </x:si>
   <x:si>
     <x:t>Vigie Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
@@ -743,77 +743,77 @@
   <x:si>
     <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation artistique et technique à la réalisation sonore</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/28/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>La prise de son comme acte d'écriture</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La prise de son pour l'image de fiction - techniques avancées</x:t>
   </x:si>
   <x:si>
     <x:t>Terkane</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Labo fiction sonore</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
@@ -917,57 +917,57 @@
   <x:si>
     <x:t>Production spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours son : prise de son et mixage</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Ingeson</x:t>
   </x:si>
   <x:si>
     <x:t>07130</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-ZACHARIE</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Production musicale en studio</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Musical de Formation Professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>IMFP</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Mixage</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Denger Studio</x:t>
   </x:si>
@@ -2038,289 +2038,289 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>615657</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>587202</x:v>
+        <x:v>595760</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595760</x:v>
+        <x:v>595761</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>595761</x:v>
+        <x:v>595762</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>595762</x:v>
+        <x:v>587202</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2333,51 +2333,51 @@
       <x:c r="U13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2386,524 +2386,525 @@
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>546511</x:v>
+        <x:v>549139</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>499853</x:v>
+        <x:v>546511</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>535330</x:v>
+        <x:v>499853</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
+      <x:c r="I18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="H18" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>549139</x:v>
+        <x:v>535330</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>550670</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>550671</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>603556</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>611114</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>608577</x:v>
       </x:c>
@@ -3314,78 +3315,78 @@
       <x:c r="S30" s="14" t="n">
         <x:v>587177</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>592819</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
@@ -3434,51 +3435,51 @@
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>549703</x:v>
       </x:c>
@@ -3487,114 +3488,114 @@
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>549743</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>549704</x:v>
       </x:c>
@@ -3603,114 +3604,114 @@
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>604935</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>605055</x:v>
       </x:c>
@@ -4458,51 +4459,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>595606</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -4512,51 +4513,51 @@
       <x:c r="J53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>595607</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
@@ -4569,51 +4570,51 @@
       <x:c r="J54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>595608</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36953</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -4892,100 +4893,100 @@
       <x:c r="K60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>605662</x:v>
+        <x:v>605661</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>605661</x:v>
+        <x:v>605662</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>57</x:v>
@@ -5043,156 +5044,156 @@
       <x:c r="K63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>605666</x:v>
+        <x:v>605668</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="U63" s="4" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>605667</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="U64" s="16" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>605668</x:v>
+        <x:v>605666</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
@@ -5462,85 +5463,85 @@
       <x:c r="L71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>571910</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39888</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>571082</x:v>
       </x:c>
@@ -5622,202 +5623,202 @@
       <x:c r="K74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>605674</x:v>
+        <x:v>605672</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>605672</x:v>
+        <x:v>605673</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="U75" s="4" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>605673</x:v>
+        <x:v>605675</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>605675</x:v>
+        <x:v>605676</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>57</x:v>
@@ -5826,51 +5827,51 @@
       <x:c r="K78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>605676</x:v>
+        <x:v>605674</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>36</x:v>
@@ -6294,51 +6295,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -6351,51 +6352,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>595479</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -6405,51 +6406,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>576131</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
@@ -6464,51 +6465,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>575703</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>263</x:v>
@@ -6569,103 +6570,103 @@
       <x:c r="K92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>617861</x:v>
+        <x:v>620287</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>620287</x:v>
+        <x:v>617861</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
@@ -6679,51 +6680,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>577073</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>38</x:v>
@@ -6808,54 +6809,54 @@
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36484</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>45060</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>497145</x:v>
       </x:c>
@@ -6869,141 +6870,141 @@
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40862</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>590309</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40862</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>590312</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
@@ -7194,51 +7195,51 @@
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40270</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G104" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -7393,137 +7394,138 @@
       <x:c r="R107" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>610263</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>560663</x:v>
+        <x:v>549540</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>549540</x:v>
+        <x:v>560663</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">