--- v1 (2026-04-19)
+++ v2 (2026-07-27)
@@ -22331,60 +22331,60 @@
       <x:c r="G331" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>499306</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>360</x:v>
@@ -22987,60 +22987,60 @@
         <x:v>235</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>499308</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>424</x:v>
       </x:c>