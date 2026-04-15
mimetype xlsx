--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -206,57 +206,57 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques et de l'assurance de l'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Assurance entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Maitriser une expertise d'assurance en sinistre</x:t>
   </x:si>
   <x:si>
     <x:t>Hsce</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
@@ -1020,57 +1020,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>41049</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>557159</x:v>
+        <x:v>508759</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37349</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -1080,54 +1080,54 @@
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>41049</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>508759</x:v>
+        <x:v>557159</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">