--- v2 (2026-04-17)
+++ v3 (2026-06-15)
@@ -368,318 +368,318 @@
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Basse tension</x:t>
   </x:si>
   <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (FTJ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Gustave</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Gustave - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artech Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artech Formation - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
-  </x:si>
-[...262 lines deleted...]
-    <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
@@ -3762,57 +3762,57 @@
       <x:c r="K18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>619341</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -3822,402 +3822,402 @@
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>606204</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G20" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>612400</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>579667</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G22" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>579670</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>579672</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>612401</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>612399</x:v>
       </x:c>
@@ -4259,51 +4259,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>602099</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -5511,107 +5511,107 @@
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>611063</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>619343</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="U48" s="16" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -5624,51 +5624,51 @@
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>591810</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>138</x:v>
@@ -5685,51 +5685,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>591811</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -5866,51 +5866,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>606544</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
@@ -6364,132 +6364,132 @@
       <x:c r="R61" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>615717</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G62" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>571408</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>612396</x:v>
       </x:c>
@@ -6508,177 +6508,177 @@
         <x:v>207</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>583800</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>579666</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G66" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>579673</x:v>
       </x:c>
@@ -6697,51 +6697,51 @@
         <x:v>207</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>583799</x:v>
       </x:c>
@@ -6779,51 +6779,51 @@
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>556905</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39635</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6839,51 +6839,51 @@
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>609538</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -6900,51 +6900,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>585770</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>48</x:v>
@@ -6952,51 +6952,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>586068</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>25</x:v>
@@ -7241,100 +7241,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>591526</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>610430</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -7343,51 +7343,51 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>619342</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>97</x:v>
@@ -7445,57 +7445,57 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>619416</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
@@ -7547,202 +7547,202 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>619417</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>619415</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>619414</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>610432</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -7800,51 +7800,51 @@
       <x:c r="I87" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>610442</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -7853,100 +7853,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>619433</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>619434</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -8213,51 +8213,51 @@
       <x:c r="I95" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>610440</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8368,100 +8368,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>619429</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>619430</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8572,100 +8572,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>619427</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>610441</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8674,51 +8674,51 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>610439</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>97</x:v>
@@ -8825,51 +8825,51 @@
       <x:c r="I107" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>619428</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8878,51 +8878,51 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>619431</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>278</x:v>
@@ -9094,51 +9094,51 @@
       <x:c r="J112" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>609993</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>302</x:v>
@@ -9960,51 +9960,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>601091</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>48</x:v>
@@ -11087,51 +11087,51 @@
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>584577</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>48</x:v>
@@ -11265,51 +11265,51 @@
         <x:v>316</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>609111</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -11621,51 +11621,51 @@
       <x:c r="J159" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>606809</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
@@ -11676,51 +11676,51 @@
       <x:c r="J160" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>606819</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>155</x:v>
@@ -11728,51 +11728,51 @@
       <x:c r="J161" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>606820</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -12002,103 +12002,103 @@
       <x:c r="J166" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>597845</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>597850</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -12109,51 +12109,51 @@
       <x:c r="J168" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>597851</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>356</x:v>
@@ -12161,51 +12161,51 @@
       <x:c r="J169" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>597847</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -12216,51 +12216,51 @@
       <x:c r="J170" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>597857</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>356</x:v>
@@ -12268,51 +12268,51 @@
       <x:c r="J171" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>597858</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -12323,51 +12323,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>597856</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>356</x:v>
@@ -12375,51 +12375,51 @@
       <x:c r="J173" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>597853</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -12430,51 +12430,51 @@
       <x:c r="J174" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>597852</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>356</x:v>
@@ -12482,51 +12482,51 @@
       <x:c r="J175" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>597854</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -12537,210 +12537,210 @@
       <x:c r="J176" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>597860</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>605424</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>597840</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>597833</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -12803,51 +12803,51 @@
       <x:c r="J181" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>597834</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -12910,51 +12910,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>597839</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -12965,51 +12965,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>597836</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>409</x:v>
@@ -13023,54 +13023,54 @@
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>605421</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>410</x:v>
@@ -13078,54 +13078,54 @@
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>605423</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
@@ -13179,51 +13179,51 @@
       <x:c r="J188" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>597837</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>409</x:v>
@@ -13286,51 +13286,51 @@
       <x:c r="J190" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>597829</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>356</x:v>
@@ -13338,51 +13338,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>597832</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -13445,51 +13445,51 @@
       <x:c r="J193" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>597831</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -13558,109 +13558,109 @@
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>605416</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>597830</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>152</x:v>
@@ -14263,51 +14263,51 @@
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>597949</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
@@ -15245,51 +15245,51 @@
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>585637</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -15302,51 +15302,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>585935</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -16402,51 +16402,51 @@
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>585638</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -16459,51 +16459,51 @@
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>585936</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
@@ -17308,100 +17308,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>610435</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>610434</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -17459,51 +17459,51 @@
       <x:c r="I265" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>619419</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -17512,100 +17512,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>619422</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>619420</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -17663,51 +17663,51 @@
       <x:c r="I269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>619421</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -18581,51 +18581,51 @@
       <x:c r="I287" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>592907</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
@@ -18736,51 +18736,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>592941</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>497</x:v>
@@ -19144,51 +19144,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>592960</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>501</x:v>
@@ -19348,51 +19348,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>507</x:v>
@@ -19450,51 +19450,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>510</x:v>
@@ -19654,51 +19654,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>510</x:v>
@@ -20009,51 +20009,51 @@
       <x:c r="I315" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
@@ -20621,51 +20621,51 @@
       <x:c r="I327" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -20980,51 +20980,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>485</x:v>
@@ -21490,51 +21490,51 @@
         <x:v>518</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>592892</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22016,51 +22016,51 @@
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>604012</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22075,51 +22075,51 @@
       <x:c r="J354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>548343</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22189,51 +22189,51 @@
       <x:c r="J356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>595562</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>39703</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
@@ -22598,51 +22598,51 @@
       <x:c r="J363" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>603965</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22657,51 +22657,51 @@
       <x:c r="J364" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>603966</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23517,139 +23517,139 @@
       <x:c r="U378" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>600501</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>600502</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24175,138 +24175,138 @@
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>547098</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>547099</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25083,51 +25083,51 @@
       <x:c r="J405" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>548320</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25142,51 +25142,51 @@
       <x:c r="J406" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>548321</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25663,51 +25663,51 @@
       <x:c r="J415" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>503526</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25999,139 +25999,139 @@
       <x:c r="U420" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>498712</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>498716</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26724,51 +26724,51 @@
         <x:v>595</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>583844</x:v>
       </x:c>
@@ -26787,227 +26787,227 @@
         <x:v>595</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G434" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>583801</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>488072</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>488073</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>583755</x:v>
       </x:c>
@@ -27026,114 +27026,114 @@
         <x:v>595</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G438" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>583845</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>583843</x:v>
       </x:c>
@@ -27998,51 +27998,51 @@
       <x:c r="J455" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>592988</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
@@ -28166,51 +28166,51 @@
       <x:c r="J458" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>592991</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
@@ -28331,51 +28331,51 @@
       <x:c r="J461" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>592994</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
@@ -29758,78 +29758,78 @@
       <x:c r="U486" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>547080</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29844,51 +29844,51 @@
       <x:c r="J488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>548313</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30249,51 +30249,51 @@
       <x:c r="J495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>503486</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30459,78 +30459,78 @@
       <x:c r="U498" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>498685</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30779,51 +30779,51 @@
       <x:c r="J504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>603951</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30931,78 +30931,78 @@
       <x:c r="U506" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>600487</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31501,51 +31501,51 @@
       <x:c r="J516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>603944</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31558,51 +31558,51 @@
       <x:c r="J517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>603945</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31617,169 +31617,169 @@
       <x:c r="J518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>603946</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>602686</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>602688</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
@@ -31832,78 +31832,78 @@
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>602689</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -32159,51 +32159,51 @@
       <x:c r="L527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>604613</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
@@ -32218,51 +32218,51 @@
       <x:c r="L528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -32666,78 +32666,78 @@
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>498668</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -32933,51 +32933,51 @@
       <x:c r="J540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>449001</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33087,78 +33087,78 @@
       <x:c r="U542" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>452330</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33474,51 +33474,51 @@
       <x:c r="J549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>503468</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33533,51 +33533,51 @@
       <x:c r="J550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>503476</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33884,51 +33884,51 @@
       <x:c r="J556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>548294</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33941,51 +33941,51 @@
       <x:c r="J557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>548295</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34000,51 +34000,51 @@
       <x:c r="J558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
@@ -34688,199 +34688,199 @@
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>547067</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>547068</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34999,51 +34999,51 @@
         <x:v>685</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>583834</x:v>
       </x:c>
@@ -35173,51 +35173,51 @@
         <x:v>685</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G578" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>583833</x:v>
       </x:c>
@@ -35416,51 +35416,51 @@
       <x:c r="J582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>597504</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
@@ -35749,51 +35749,51 @@
       <x:c r="J588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>597510</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
@@ -36136,51 +36136,51 @@
       <x:c r="J595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>597517</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
@@ -36970,51 +36970,51 @@
       <x:c r="J610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>597534</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
@@ -37537,51 +37537,51 @@
       <x:c r="L620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37591,51 +37591,51 @@
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>588521</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>213</x:v>
       </x:c>