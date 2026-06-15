--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -641,90 +641,90 @@
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
   </x:si>
@@ -7592,565 +7592,565 @@
         <x:v>502299</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>149</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>504070</x:v>
+        <x:v>502437</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>547591</x:v>
+        <x:v>548852</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U103" s="4" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>515681</x:v>
+        <x:v>504070</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>72</x:v>
-[...2 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>516393</x:v>
+        <x:v>547591</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>496768</x:v>
+        <x:v>515681</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>520637</x:v>
+        <x:v>516393</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>520641</x:v>
+        <x:v>496768</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>176</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>502437</x:v>
+        <x:v>520637</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>548852</x:v>
+        <x:v>520641</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -8306,82 +8306,82 @@
         <x:v>546714</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>604347</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -8906,84 +8906,84 @@
         <x:v>608443</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>604330</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -9027,141 +9027,141 @@
         <x:v>609375</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>547726</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>547786</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -9256,84 +9256,84 @@
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>615239</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>585520</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -9424,81 +9424,81 @@
       <x:c r="R132" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>597575</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
@@ -9537,90 +9537,90 @@
       <x:c r="R134" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>572141</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>572134</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -9630,159 +9630,159 @@
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>572137</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>572143</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>572132</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -10045,84 +10045,84 @@
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>572139</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>572144</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -10828,75 +10828,75 @@
       <x:c r="T157" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>597410</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
@@ -11468,57 +11468,57 @@
       <x:c r="G169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>612318</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s">
         <x:v>274</x:v>
@@ -11527,54 +11527,54 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>612316</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>273</x:v>
@@ -12103,108 +12103,108 @@
       <x:c r="J180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>587386</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>587385</x:v>
+        <x:v>587386</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
@@ -13712,60 +13712,60 @@
       <x:c r="J209" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>610930</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>339</x:v>
@@ -13773,51 +13773,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>580201</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -13963,51 +13963,51 @@
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>600997</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>339</x:v>
@@ -14015,51 +14015,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>