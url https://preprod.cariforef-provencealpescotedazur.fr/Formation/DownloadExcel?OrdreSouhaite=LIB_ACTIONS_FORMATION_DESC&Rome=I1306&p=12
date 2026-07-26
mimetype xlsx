--- v0 (2026-04-17)
+++ v1 (2026-07-26)
@@ -437,209 +437,209 @@
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel installateur en pompe à chaleur et climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Installateur en pompe à chaleur et climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel Agent de Maintenance CVC (Chauffage, Ventilation et Climatisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Régulation climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance CVC (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel agent de maintenance CVC (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance CVC</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien de maintenance CVC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Gustave</x:t>
   </x:si>
   <x:si>
     <x:t>93200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>S'approprier la réglementation des Équipements Sous Pression (DESP 2014/68/UE et arrêté ministériel du 20 novembre 2017) - APR005</x:t>
   </x:si>
   <x:si>
     <x:t>Appareil pression</x:t>
   </x:si>
   <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/02/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Préqualification aux métiers du froid (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Monteur-dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
@@ -659,62 +659,62 @@
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>01/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Monteur dépanneur frigoriste</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manipuler des fluides frigorigènes hydrocarbures en toute sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Climlab</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>Fluide frigorigène</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
@@ -737,59 +737,59 @@
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Installer et mettre en service des équipements monopostes de climatisation de type split-système - Bloc de compétences du titre professionnel monteur-dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Habilitation à la conduite et à la maintenance d'autoclaves (conformément à l'arrêté ministériel du 20 novembre 2017) - APA020</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie climatique</x:t>
   </x:si>
   <x:si>
     <x:t>CAP installateur en froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
@@ -1043,128 +1043,128 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option A génie climatique et fluidique</x:t>
   </x:si>
   <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option C Domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro métiers du froid et des énergies renouvelables (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS FED - Fluides Energies Domotique - Option B Froid et conditionnement d'air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS FED - Fluides Energies Domotique - Option A Génie climatique et fluidique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP monteur en installations du génie climatique et sanitaire (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installation sanitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP installateur, dépanneur en froid et conditionnement d'air (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro métiers du froid et des énergies renouvelables</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS FED - Fluides Energies Domotique - Option B Froid et conditionnement d'air</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>LP Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance et efficacité énergétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
@@ -1211,63 +1211,63 @@
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Acquérir les connaissances de base en production froid - ENF001</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3019,120 +3019,120 @@
       <x:c r="H22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>577631</x:v>
+        <x:v>615718</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>615718</x:v>
+        <x:v>577631</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>49</x:v>
@@ -3220,164 +3220,165 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>580692</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>606551</x:v>
+        <x:v>604015</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="S27" s="0" t="n">
+        <x:v>606551</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="R27" s="0" t="s">
+      <x:c r="U27" s="4" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>51</x:v>
@@ -3451,114 +3452,114 @@
       <x:c r="K29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>579836</x:v>
+        <x:v>579837</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>579837</x:v>
+        <x:v>579838</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -3568,119 +3569,119 @@
       <x:c r="H31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>579838</x:v>
+        <x:v>579836</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>610457</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -3945,153 +3946,153 @@
         <x:v>588512</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>551883</x:v>
+        <x:v>565904</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>565904</x:v>
+        <x:v>551883</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>51</x:v>
@@ -4267,153 +4268,153 @@
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>610354</x:v>
+        <x:v>606384</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>619216</x:v>
+        <x:v>610354</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>606384</x:v>
+        <x:v>619216</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G46" s="14" t="s">
         <x:v>49</x:v>
@@ -4434,51 +4435,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>588247</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
@@ -5617,51 +5618,51 @@
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>571548</x:v>
+        <x:v>571547</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
@@ -5676,51 +5677,51 @@
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>571633</x:v>
+        <x:v>571632</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -5733,51 +5734,51 @@
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>571547</x:v>
+        <x:v>571548</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
@@ -5792,51 +5793,51 @@
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>571632</x:v>
+        <x:v>571633</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -6138,51 +6139,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>546212</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40071</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -6337,223 +6338,223 @@
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>609603</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>609608</x:v>
+        <x:v>609609</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>609609</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>74</x:v>
@@ -6590,51 +6591,51 @@
         <x:v>227</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>608904</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -6643,213 +6644,213 @@
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>608905</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>608906</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>608908</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>547105</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -6864,51 +6865,51 @@
       <x:c r="B90" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>503699</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -6924,51 +6925,51 @@
         <x:v>231</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>498721</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -6983,51 +6984,51 @@
       <x:c r="B92" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>503157</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7040,51 +7041,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>503265</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7099,51 +7100,51 @@
       <x:c r="B94" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>548203</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7156,51 +7157,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>548204</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7215,51 +7216,51 @@
       <x:c r="B96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>548228</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7272,51 +7273,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>548229</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7331,51 +7332,51 @@
       <x:c r="B98" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>548412</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7388,51 +7389,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>548413</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -7449,51 +7450,51 @@
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>617532</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -7506,51 +7507,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>603269</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7565,51 +7566,51 @@
       <x:c r="B102" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>603270</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7622,51 +7623,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>603196</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7681,51 +7682,51 @@
       <x:c r="B104" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>603197</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7741,51 +7742,51 @@
         <x:v>231</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>600504</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7800,51 +7801,51 @@
       <x:c r="B106" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>603132</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7857,51 +7858,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>603133</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -8681,97 +8682,97 @@
       <x:c r="I121" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>547561</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>556360</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -8787,51 +8788,51 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>556362</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -8848,51 +8849,51 @@
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>556364</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -8920,97 +8921,97 @@
       <x:c r="I125" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>494768</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>511024</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -9026,230 +9027,231 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>517673</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>608160</x:v>
+        <x:v>605952</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>605952</x:v>
+        <x:v>608160</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>607799</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -10071,87 +10073,84 @@
       <x:c r="S144" s="14" t="n">
         <x:v>602822</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>611234</x:v>
+        <x:v>605938</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>210</x:v>
@@ -10190,151 +10189,152 @@
       <x:c r="S146" s="14" t="n">
         <x:v>600747</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>605938</x:v>
+        <x:v>611234</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>547703</x:v>
+        <x:v>564868</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -10366,91 +10366,93 @@
         <x:v>544883</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>281</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>564868</x:v>
+        <x:v>547703</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10543,151 +10545,152 @@
       <x:c r="S152" s="14" t="n">
         <x:v>547560</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>512439</x:v>
+        <x:v>500998</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>500998</x:v>
+        <x:v>512439</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -11444,97 +11447,103 @@
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>507626</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>596268</x:v>
+        <x:v>550204</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
@@ -12293,51 +12302,51 @@
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>564399</x:v>
+        <x:v>493579</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
@@ -12352,51 +12361,51 @@
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>493579</x:v>
+        <x:v>564399</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -12958,51 +12967,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>603188</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -13017,51 +13026,51 @@
       <x:c r="B196" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>548403</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -13077,110 +13086,110 @@
         <x:v>327</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>552790</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>548222</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -13193,167 +13202,167 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>548263</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="Q200" s="16" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R200" s="14" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>548326</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>548358</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -13368,460 +13377,461 @@
       <x:c r="B202" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>503337</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="Q203" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R203" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>503502</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>502279</x:v>
+        <x:v>503127</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>503592</x:v>
+        <x:v>524093</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>503676</x:v>
+        <x:v>503592</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>503127</x:v>
+        <x:v>503676</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>524093</x:v>
+        <x:v>502279</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>604032</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -13836,167 +13846,167 @@
       <x:c r="B210" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>603326</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="Q211" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R211" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>603954</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>603261</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14009,51 +14019,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>603189</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14068,51 +14078,51 @@
       <x:c r="B214" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>603124</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14128,110 +14138,110 @@
         <x:v>327</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>604712</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>603119</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14244,51 +14254,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>603184</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14303,51 +14313,51 @@
       <x:c r="B218" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>503114</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -14360,51 +14370,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>503228</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -14419,51 +14429,51 @@
       <x:c r="B220" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>548398</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14476,1211 +14486,1207 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>548194</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>548191</x:v>
+        <x:v>550205</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>548190</x:v>
+        <x:v>556833</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>501064</x:v>
+        <x:v>556834</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>501066</x:v>
+        <x:v>548191</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>343</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>509160</x:v>
+        <x:v>548190</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>503219</x:v>
+        <x:v>501064</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="H228" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>448981</x:v>
+        <x:v>501066</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>550204</x:v>
+        <x:v>509160</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>550205</x:v>
+        <x:v>503219</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>343</x:v>
-[...2 lines deleted...]
-        <x:v>344</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>556833</x:v>
+        <x:v>448981</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>343</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>556834</x:v>
+        <x:v>603177</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>603177</x:v>
+        <x:v>603182</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="H234" s="14" t="s"/>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
+        <x:v>343</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>603182</x:v>
+        <x:v>609535</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="H235" s="0" t="s">
+      <x:c r="I235" s="4" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>609535</x:v>
+        <x:v>609537</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>609537</x:v>
+        <x:v>605638</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>605638</x:v>
+        <x:v>605640</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>605640</x:v>
+        <x:v>596266</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>596266</x:v>
+        <x:v>596267</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>596267</x:v>
+        <x:v>596268</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>22604</x:v>
@@ -15690,51 +15696,51 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>596269</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
@@ -15747,51 +15753,51 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>596270</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22604</x:v>
@@ -15801,108 +15807,108 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>596271</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>596272</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22604</x:v>
@@ -15912,51 +15918,51 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>596273</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
@@ -16021,51 +16027,51 @@
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>605750</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>68</x:v>
@@ -16142,51 +16148,51 @@
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>605753</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>68</x:v>
@@ -16221,84 +16227,84 @@
       <x:c r="S250" s="14" t="n">
         <x:v>605754</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>601019</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -17572,258 +17578,258 @@
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>619485</x:v>
+        <x:v>591539</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>619486</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>619487</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>591539</x:v>
+        <x:v>619485</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>591540</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">