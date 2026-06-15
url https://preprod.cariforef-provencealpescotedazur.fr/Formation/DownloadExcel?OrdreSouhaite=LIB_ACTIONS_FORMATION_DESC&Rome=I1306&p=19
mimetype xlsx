--- v1 (2026-04-17)
+++ v2 (2026-06-15)
@@ -386,164 +386,164 @@
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparer l'habilitation gaz (Habiligaz® délivré par la FEDENE) - ENC055</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel monteur dépanneur en climatisation (FTJ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>05/26/2026 00:00:00</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel installateur en pompe à chaleur et climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Installateur en pompe à chaleur et climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel Agent de Maintenance CVC (Chauffage, Ventilation et Climatisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Régulation climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance CVC (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
@@ -740,54 +740,54 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Installer et mettre en service des équipements monopostes de climatisation de type split-système - Bloc de compétences du titre professionnel monteur-dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>PERTUIS</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation à la conduite et à la maintenance d'autoclaves (conformément à l'arrêté ministériel du 20 novembre 2017) - APA020</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie climatique</x:t>
   </x:si>
   <x:si>
     <x:t>CAP installateur en froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
@@ -2728,51 +2728,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>610457</x:v>
+        <x:v>610455</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
@@ -3025,57 +3025,57 @@
       <x:c r="J22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>615718</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -3265,51 +3265,51 @@
       <x:c r="J26" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>604015</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -3331,54 +3331,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>606551</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>51</x:v>
@@ -3392,125 +3392,125 @@
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>610270</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>579837</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>87</x:v>
@@ -3529,159 +3529,159 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>579838</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>579836</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>610457</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="S32" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -3924,51 +3924,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>588512</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>24</x:v>
@@ -4169,51 +4169,51 @@
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>583855</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
@@ -4324,51 +4324,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>610354</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
@@ -4528,100 +4528,100 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>619483</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>619482</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -6461,100 +6461,100 @@
       <x:c r="K82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>74</x:v>
@@ -6662,100 +6662,100 @@
         <x:v>220</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>608905</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>608906</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -13220,51 +13220,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>548263</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13279,51 +13279,51 @@
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>548326</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13395,51 +13395,51 @@
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>503337</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13452,51 +13452,51 @@
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>503502</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13864,51 +13864,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>603326</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13921,51 +13921,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>603954</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -15847,51 +15847,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>596272</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -17473,51 +17473,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>610458</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>74</x:v>
@@ -17575,51 +17575,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>591539</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>74</x:v>
@@ -17726,51 +17726,51 @@
       <x:c r="I277" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>619485</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>73</x:v>
       </x:c>