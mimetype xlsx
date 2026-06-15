--- v1 (2026-04-17)
+++ v2 (2026-06-15)
@@ -452,62 +452,62 @@
   <x:si>
     <x:t>05/09/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Musical de Formation Professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours son : prise de son et mixage</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Ingeson</x:t>
   </x:si>
   <x:si>
     <x:t>07130</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-ZACHARIE</x:t>
   </x:si>
   <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Métiers techniques du spectacle vivant</x:t>
   </x:si>
   <x:si>
     <x:t>Production spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention acoustique et musicologie parcours musiques, technologies et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
@@ -599,77 +599,77 @@
   <x:si>
     <x:t>Terkane</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La prise de son comme acte d'écriture</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation artistique et technique à la réalisation sonore</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/18/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Ingénieur du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son</x:t>
   </x:si>
   <x:si>
     <x:t>3IS</x:t>
   </x:si>
   <x:si>
     <x:t>78990</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
@@ -692,62 +692,62 @@
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Field recording et art sonore</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Field recording (prise de son en extérieur)</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exploitation des liaisons RF</x:t>
   </x:si>
   <x:si>
     <x:t>Enregistrer le paysagé</x:t>
   </x:si>
   <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecrire une fiction pour la radio</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Documentaire sonore de création</x:t>
   </x:si>
   <x:si>
     <x:t>Radio télévision</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
@@ -968,71 +968,71 @@
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC02 Assurer le tournage d’un projet audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public de la formation initiale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'audiovisuel option métiers du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maestris - Groupe Eductive</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
@@ -1058,57 +1058,57 @@
   <x:si>
     <x:t>07/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général Carnot</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Les Ateliers de l'Image et du Son - AIS formation</x:t>
   </x:si>
   <x:si>
     <x:t>Banc d'essai (pour les créations sonores finalisées)</x:t>
   </x:si>
   <x:si>
+    <x:t>Bachelor ingénierie sonore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bachelor ingénierie sonore</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Auto-production musicale : Techniques d’enregistrement, prise de son et mixage</x:t>
   </x:si>
   <x:si>
     <x:t>Yay Formation</x:t>
   </x:si>
   <x:si>
     <x:t>40530</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ENSUES-LA-REDONNE</x:t>
   </x:si>
@@ -2893,100 +2893,100 @@
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>620287</x:v>
+        <x:v>617861</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>617861</x:v>
+        <x:v>620287</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G26" s="14" t="s">
         <x:v>79</x:v>
@@ -3334,51 +3334,51 @@
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>605683</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
@@ -3736,100 +3736,100 @@
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>605672</x:v>
+        <x:v>605673</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>605673</x:v>
+        <x:v>605674</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>72</x:v>
@@ -3838,153 +3838,153 @@
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>605674</x:v>
+        <x:v>605675</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>605675</x:v>
+        <x:v>605676</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="U43" s="4" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>605676</x:v>
+        <x:v>605672</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39888</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -4365,100 +4365,100 @@
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605667</x:v>
+        <x:v>605666</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605666</x:v>
+        <x:v>605667</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>72</x:v>
@@ -5668,107 +5668,107 @@
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>610954</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>610955</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
@@ -6660,250 +6660,250 @@
       <x:c r="T94" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>603556</x:v>
+        <x:v>608577</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="S96" s="14" t="n">
+        <x:v>603556</x:v>
+      </x:c>
+      <x:c r="T96" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="Q96" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>546511</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>499853</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
@@ -6972,51 +6972,51 @@
         <x:v>308</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>550670</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
@@ -7267,99 +7267,99 @@
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>587202</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>595760</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
@@ -7492,159 +7492,158 @@
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>615657</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="J110" s="14" t="s"/>
+      <x:c r="J110" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>595125</x:v>
+        <x:v>587203</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="J111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>587203</x:v>
+        <x:v>595125</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
@@ -7655,51 +7654,51 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>549560</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
@@ -7707,51 +7706,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>438307</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">