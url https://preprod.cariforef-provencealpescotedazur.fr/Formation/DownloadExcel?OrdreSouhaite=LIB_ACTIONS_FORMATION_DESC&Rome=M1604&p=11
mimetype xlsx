--- v1 (2026-04-17)
+++ v2 (2026-06-13)
@@ -30064,60 +30064,60 @@
       <x:c r="G467" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>499308</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>409</x:v>
@@ -30476,60 +30476,60 @@
         <x:v>596</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>499306</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>391</x:v>
       </x:c>