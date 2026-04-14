--- v1 (2026-01-01)
+++ v2 (2026-04-14)
@@ -182,105 +182,105 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Exploitation forestière</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
+    <x:t>Débardage par câble</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fonds d'Innovation pour la Formation (FIF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFPPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Machinisme forestier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTSA gestion forestière</x:t>
   </x:si>
   <x:si>
-    <x:t>Conseil Régional</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>02/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole travaux forestiers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Bûcheronnage</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
@@ -979,264 +979,259 @@
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>496473</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>21042</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>536958</x:v>
+        <x:v>549801</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F4" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F4" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G4" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
-        <x:v>26</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>21042</x:v>
+        <x:v>21044</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>549801</x:v>
+        <x:v>535997</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>21044</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>535997</x:v>
+        <x:v>613059</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G6" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>21042</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>583939</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -1367,51 +1362,51 @@
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36790</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21042</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>596466</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -1634,159 +1629,159 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>610004</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>37563</x:v>
+        <x:v>36790</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>21041</x:v>
+        <x:v>21042</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>554695</x:v>
+        <x:v>554685</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>36790</x:v>
+        <x:v>37563</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>21042</x:v>
+        <x:v>21041</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>554685</x:v>
+        <x:v>554695</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38391</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -1798,51 +1793,51 @@
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21043</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>554711</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38391</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -1855,54 +1850,54 @@
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21043</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>554714</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36790</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2060,114 +2055,114 @@
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38391</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21043</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>595407</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38391</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21043</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>583535</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>