--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -581,72 +581,72 @@
   <x:si>
     <x:t>FORCALQUIER</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Privé Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation polyculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA viticulture-oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Agricole</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
@@ -5906,441 +5906,441 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>447271</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q80" s="16" t="s">
+      <x:c r="R80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="R80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q81" s="4" t="s">
+      <x:c r="R81" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>506227</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q82" s="16" t="s">
+      <x:c r="R82" s="14" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>554258</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="I83" s="4" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q83" s="4" t="s">
+      <x:c r="R83" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>554259</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q84" s="16" t="s">
+      <x:c r="R84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="R84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I85" s="4" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q85" s="4" t="s">
+      <x:c r="R85" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>611631</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q86" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q86" s="16" t="s">
+      <x:c r="R86" s="14" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>611643</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -6434,78 +6434,78 @@
       <x:c r="S88" s="14" t="n">
         <x:v>596663</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>596664</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -9202,79 +9202,79 @@
         <x:v>596651</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38650</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="Q136" s="16" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>506183</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>