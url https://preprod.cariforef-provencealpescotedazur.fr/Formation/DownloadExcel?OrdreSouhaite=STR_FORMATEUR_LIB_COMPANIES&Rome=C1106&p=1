--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -1026,164 +1026,164 @@
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>609986</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>39615</x:v>
+        <x:v>41338</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>41015</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>549087</x:v>
+        <x:v>609985</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>41338</x:v>
+        <x:v>39615</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>41015</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>609985</x:v>
+        <x:v>549087</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>39615</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>