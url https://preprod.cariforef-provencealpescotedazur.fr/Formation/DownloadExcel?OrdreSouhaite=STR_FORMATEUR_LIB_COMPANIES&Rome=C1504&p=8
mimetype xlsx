--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -365,77 +365,77 @@
   <x:si>
     <x:t>Campus Riera - Campus International Riera</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Riera - Campus International Riera - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en management immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Fiscalité immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>Expertise immobilière en valeur vénale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National de l'Expertise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expertise immobilière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expertise terrains agricoles, vignobles, fermes, bois et forêts</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre National de l'Expertise</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expertise immobilière en valeur vénale</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières</x:t>
@@ -527,65 +527,65 @@
   <x:si>
     <x:t>07/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant immobilier (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Home staging</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Valorisation immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>chargé d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
@@ -593,62 +593,62 @@
   <x:si>
     <x:t>École Pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pratique</x:t>
   </x:si>
   <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>manager des actifs et patrimoines immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>consultant financier et patrimonial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion portefeuille</x:t>
+  </x:si>
+  <x:si>
     <x:t>négociateur-conseil en patrimoine immobilier et financier</x:t>
   </x:si>
   <x:si>
     <x:t>Commercialisation immobilière</x:t>
   </x:si>
   <x:si>
-    <x:t>consultant financier et patrimonial</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
@@ -1100,86 +1100,86 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation conseiller en investissement immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
-    <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation conseiller en investissement immobilier (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager d'actifs immobiliers (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation gestion de patrimoine et immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant financier et patrimonial spécialisation manager en patrimoine immobilier financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager en promotion immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
@@ -1256,57 +1256,57 @@
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
+    <x:t>Irène Sorolla - Entre2portes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84400</x:t>
+  </x:si>
+  <x:si>
     <x:t>Loi Alur : vente immobilière</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
@@ -3890,51 +3890,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42137</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>603511</x:v>
+        <x:v>602489</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>100</x:v>
@@ -3943,51 +3943,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42137</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>602489</x:v>
+        <x:v>603511</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -5035,69 +5035,69 @@
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>590888</x:v>
+        <x:v>590886</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
@@ -5110,51 +5110,51 @@
       <x:c r="K50" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>609626</x:v>
+        <x:v>590888</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5164,108 +5164,108 @@
       <x:c r="K51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>590887</x:v>
+        <x:v>609626</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>590886</x:v>
+        <x:v>590887</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>48</x:v>
@@ -5620,194 +5620,194 @@
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>597213</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>40174</x:v>
+        <x:v>41696</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>42158</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>592415</x:v>
+        <x:v>615947</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41696</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>615947</x:v>
+        <x:v>592415</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>608461</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
@@ -5823,51 +5823,51 @@
       <x:c r="G63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>589690</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
@@ -5884,51 +5884,51 @@
       <x:c r="G64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>589692</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
@@ -5944,51 +5944,51 @@
       <x:c r="G65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>608460</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
@@ -6635,51 +6635,51 @@
         <x:v>39112</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>596942</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
@@ -6990,54 +6990,54 @@
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>605207</x:v>
+        <x:v>605209</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>207</x:v>
@@ -7049,54 +7049,54 @@
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>605209</x:v>
+        <x:v>605207</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -7281,114 +7281,114 @@
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>552311</x:v>
+        <x:v>605208</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>605208</x:v>
+        <x:v>496645</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -7397,57 +7397,57 @@
       <x:c r="K90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>496645</x:v>
+        <x:v>552311</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -13065,1133 +13065,1133 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>546963</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>550675</x:v>
+        <x:v>589694</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>589694</x:v>
+        <x:v>589696</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>589696</x:v>
+        <x:v>550755</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>40174</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>42158</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>589702</x:v>
+        <x:v>550756</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>589704</x:v>
+        <x:v>589702</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>35077</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>550741</x:v>
+        <x:v>589704</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>550755</x:v>
+        <x:v>550741</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>550756</x:v>
+        <x:v>550675</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>550758</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>535333</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>36382</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42154</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>534975</x:v>
+        <x:v>534962</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36382</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>534980</x:v>
+        <x:v>534975</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>534945</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>534954</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>534959</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>534962</x:v>
+        <x:v>534980</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>611118</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>597223</x:v>
+        <x:v>597226</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>597226</x:v>
+        <x:v>597223</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>34441</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>360</x:v>
@@ -15043,57 +15043,57 @@
       <x:c r="K222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>600897</x:v>
+        <x:v>503859</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
@@ -15103,57 +15103,57 @@
       <x:c r="K223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>503859</x:v>
+        <x:v>600897</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
@@ -15162,114 +15162,114 @@
       <x:c r="K224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>531216</x:v>
+        <x:v>608085</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>531264</x:v>
+        <x:v>608086</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -15278,114 +15278,114 @@
       <x:c r="K226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>556950</x:v>
+        <x:v>531216</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>556951</x:v>
+        <x:v>531264</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15394,114 +15394,114 @@
       <x:c r="K228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>608085</x:v>
+        <x:v>556950</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>608086</x:v>
+        <x:v>556951</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>40</x:v>
@@ -15918,51 +15918,51 @@
       <x:c r="G237" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>574093</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
@@ -16289,192 +16289,192 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>597215</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>13286</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q244" s="16" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>587416</x:v>
+        <x:v>586652</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="I245" s="4" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q245" s="4" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>586652</x:v>
+        <x:v>587367</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42158</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q246" s="16" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>587367</x:v>
+        <x:v>587416</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -16962,157 +16962,156 @@
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>598949</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>14922</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s"/>
+      <x:c r="E256" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>492705</x:v>
+        <x:v>560003</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>14922</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
-      <x:c r="E257" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>496192</x:v>
+        <x:v>492705</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
@@ -17124,57 +17123,57 @@
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>560003</x:v>
+        <x:v>496192</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -17184,57 +17183,57 @@
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>556427</x:v>
+        <x:v>511083</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>81</x:v>
@@ -17245,57 +17244,57 @@
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>511083</x:v>
+        <x:v>556427</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -17478,57 +17477,57 @@
       <x:c r="K264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>511084</x:v>
+        <x:v>556426</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -17538,57 +17537,57 @@
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>556426</x:v>
+        <x:v>511084</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>81</x:v>
@@ -18739,763 +18738,763 @@
         <x:v>501376</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>506000</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>35077</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>534946</x:v>
+        <x:v>534960</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>534963</x:v>
+        <x:v>534946</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>534960</x:v>
+        <x:v>534977</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>36382</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>42154</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>534977</x:v>
+        <x:v>534963</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>608579</x:v>
+        <x:v>550759</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>550674</x:v>
+        <x:v>608579</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>589698</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>589700</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>550759</x:v>
+        <x:v>550757</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>550757</x:v>
+        <x:v>550742</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>35077</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>550742</x:v>
+        <x:v>550674</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>601279</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
@@ -21125,51 +21124,51 @@
         <x:v>34686</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>565311</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
@@ -21182,51 +21181,51 @@
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>598199</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
@@ -21408,51 +21407,51 @@
       <x:c r="G332" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>609181</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
@@ -21462,51 +21461,51 @@
         <x:v>35919</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>595467</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
@@ -21521,51 +21520,51 @@
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>568266</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
@@ -21639,51 +21638,51 @@
       <x:c r="G336" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>498934</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">