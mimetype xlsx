--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -314,183 +314,183 @@
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>PAO</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP signalétique et décors graphiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceytyxia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel graphiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>InDesign Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>After Effects Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel traitement image</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photoshop Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graphiste Adobe Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Creative Multimedia Designer</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan</x:t>
-[...2 lines deleted...]
-    <x:t>44200</x:t>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
-  </x:si>
-[...118 lines deleted...]
-    <x:t>04/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et Montage Vidéos, Logiciels PAO Photoshop, Illustrator, Photographie</x:t>
   </x:si>
   <x:si>
     <x:t>Drone Up Academy</x:t>
   </x:si>
   <x:si>
     <x:t>31620</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le portfolio avec Indesign</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure de la Photographie</x:t>
   </x:si>
@@ -2899,99 +2899,107 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>547114</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>37232</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="14" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>586985</x:v>
+        <x:v>452328</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -3001,1605 +3009,1595 @@
       <x:c r="K25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>452328</x:v>
+        <x:v>498663</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37232</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>498663</x:v>
+        <x:v>498735</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>37305</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>498735</x:v>
+        <x:v>600474</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37232</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>600474</x:v>
+        <x:v>600514</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37305</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>600514</x:v>
+        <x:v>608305</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>608305</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="K31" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>608304</x:v>
+        <x:v>614723</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>614723</x:v>
+        <x:v>569997</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>569997</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>608306</x:v>
+        <x:v>566975</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>71123</x:v>
+        <x:v>71130</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>566975</x:v>
+        <x:v>494908</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>71130</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>494908</x:v>
+        <x:v>494909</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>71130</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>494909</x:v>
+        <x:v>494944</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>494944</x:v>
+        <x:v>494946</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>494946</x:v>
+        <x:v>505866</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>505866</x:v>
+        <x:v>503969</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>503969</x:v>
+        <x:v>586981</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S42" s="14" t="n">
+        <x:v>586992</x:v>
+      </x:c>
+      <x:c r="T42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
+      <x:c r="U42" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>586992</x:v>
+        <x:v>586982</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>586982</x:v>
+        <x:v>586994</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>586994</x:v>
+        <x:v>586983</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>586983</x:v>
+        <x:v>586996</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>586996</x:v>
+        <x:v>586985</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>586991</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>586984</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>586989</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>586987</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>586988</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>505867</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>503965</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
@@ -4607,51 +4605,51 @@
       <x:c r="M55" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>569113</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
@@ -4696,51 +4694,51 @@
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>71130</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>599031</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
@@ -4931,51 +4929,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>585880</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -5210,202 +5208,202 @@
       <x:c r="L66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>585885</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>592232</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>592194</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>591267</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
@@ -5427,54 +5425,54 @@
       <x:c r="L70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
@@ -5537,51 +5535,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>609696</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -5597,51 +5595,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>609697</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>181</x:v>
@@ -5658,51 +5656,51 @@
       <x:c r="L74" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>609492</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -5718,51 +5716,51 @@
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>609694</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>181</x:v>
@@ -5779,51 +5777,51 @@
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>609695</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -5836,51 +5834,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>611982</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
@@ -5955,51 +5953,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>572802</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -6014,198 +6012,198 @@
       <x:c r="M80" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>530485</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>564094</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>616981</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -6220,51 +6218,51 @@
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>550892</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -6277,172 +6275,172 @@
       <x:c r="E85" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>550893</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -6470,51 +6468,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>595917</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -6524,95 +6522,95 @@
       <x:c r="L89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>595913</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>608639</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
@@ -7147,51 +7145,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>595595</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -7204,51 +7202,51 @@
       <x:c r="L102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>593063</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -7258,51 +7256,51 @@
       <x:c r="L103" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>595916</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -7315,51 +7313,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>595910</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -7369,51 +7367,51 @@
       <x:c r="L105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>593062</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -7426,105 +7424,105 @@
       <x:c r="L106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>595625</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>595631</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
@@ -7537,219 +7535,219 @@
       <x:c r="L108" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>593060</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>593061</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>595627</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>595628</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -7759,108 +7757,108 @@
       <x:c r="L112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>595630</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>595626</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -7870,105 +7868,105 @@
       <x:c r="L114" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>595911</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -7981,51 +7979,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>595914</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -8035,51 +8033,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>593064</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -8092,51 +8090,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>595915</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -8146,51 +8144,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>595912</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>192</x:v>
@@ -8210,51 +8208,51 @@
       <x:c r="M120" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>515660</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -8270,51 +8268,51 @@
       <x:c r="M121" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>515661</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>193</x:v>
@@ -8388,51 +8386,51 @@
       <x:c r="L123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>617431</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
@@ -8441,51 +8439,51 @@
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>577826</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>63</x:v>
@@ -8517,120 +8515,120 @@
       <x:c r="U125" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>581315</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
@@ -8858,90 +8856,90 @@
       <x:c r="L132" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>577084</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>584267</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
@@ -9295,123 +9293,123 @@
       <x:c r="T140" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>581314</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>581311</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
@@ -9442,151 +9440,151 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>576489</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>581282</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>581285</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
@@ -9757,136 +9755,136 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>577085</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>581280</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>581313</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
@@ -9934,177 +9932,177 @@
       <x:c r="T152" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>581310</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>581281</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>581284</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
@@ -10233,102 +10231,102 @@
       <x:c r="M158" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>577823</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35213</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>597110</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
@@ -10450,213 +10448,213 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>603911</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>605574</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>605575</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
@@ -10676,136 +10674,136 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>567706</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>602508</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>613735</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
@@ -11320,51 +11318,51 @@
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>609008</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -11373,100 +11371,100 @@
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>609010</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>609011</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
@@ -11475,100 +11473,100 @@
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>609014</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>609017</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -11577,51 +11575,51 @@
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>609018</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">