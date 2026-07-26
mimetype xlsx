--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -317,219 +317,219 @@
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d’accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser l'état des lieux initial en vue d'un projet de rénovation énergétique - Bloc de compétences du titre professionnel chargé d'accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>AIPR Encadrant et/ou Concepteur - BAE007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien supérieur du bâtiment option économie de la construction (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie civil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention cartographie, topographie et systèmes d'information géographique parcours géomatique de l’environnement, du tourisme et de l’aménagement en montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours ingénierie mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours signaux Images télécommunications et réseaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie civil-construction durable parcours travaux publics (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Recyclage AIPR Encadrement et/ou Concepteur - BAE017</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
-  </x:si>
-[...151 lines deleted...]
-    <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours optimisation énergétique pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Thermique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
@@ -3073,51 +3073,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>619311</x:v>
+        <x:v>610405</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4817,51 +4817,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>610405</x:v>
+        <x:v>619311</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35486</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -5275,255 +5275,255 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>619288</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>619295</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>619313</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>619286</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>619299</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>84</x:v>
@@ -5598,51 +5598,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>619291</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
@@ -5700,100 +5700,100 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>619310</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>619303</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -5834,153 +5834,153 @@
       <x:c r="I65" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>619307</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>610412</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>610409</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5989,153 +5989,153 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>610400</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>610408</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>610411</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>84</x:v>
@@ -6157,104 +6157,104 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>619292</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>610406</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
@@ -6295,219 +6295,219 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>610398</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>619297</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>619298</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>610407</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -6548,153 +6548,153 @@
       <x:c r="I79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>610397</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>610403</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>591509</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -6703,100 +6703,100 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>591511</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>591512</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -6805,100 +6805,100 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>610399</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>610404</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7063,206 +7063,206 @@
       <x:c r="I89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>619308</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>619312</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>619290</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>619302</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>84</x:v>
@@ -7284,51 +7284,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>619293</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -7369,51 +7369,51 @@
       <x:c r="I95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>619287</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7422,304 +7422,304 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>619289</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>619301</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>619296</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>619309</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>619300</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>619314</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37340</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -8487,51 +8487,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>601262</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
@@ -9852,51 +9852,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>590976</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13668,51 +13668,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>616580</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
@@ -20732,51 +20732,51 @@
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>558313</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39225</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
@@ -20789,51 +20789,51 @@
       <x:c r="J328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>549072</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>