--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="523">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="522">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -317,221 +317,221 @@
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d’accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser l'état des lieux initial en vue d'un projet de rénovation énergétique - Bloc de compétences du titre professionnel chargé d'accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>AIPR Encadrant et/ou Concepteur - BAE007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien supérieur du bâtiment option économie de la construction (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie civil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention cartographie, topographie et systèmes d'information géographique parcours géomatique de l’environnement, du tourisme et de l’aménagement en montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours ingénierie mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours signaux Images télécommunications et réseaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie civil-construction durable parcours travaux publics (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Recyclage AIPR Encadrement et/ou Concepteur - BAE017</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>formation mixte</x:t>
-[...151 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours optimisation énergétique pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Thermique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
@@ -1070,50 +1070,53 @@
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'affaires du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel coordinateur BIM du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien d'études en construction bois</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'études thermiques, énergétiques et environnementales du bâtiment</x:t>
@@ -1124,53 +1127,50 @@
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/27/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option C Domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS SCBH - Systèmes Constructifs Bois et Habitat</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite chantier BTP</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
@@ -1467,53 +1467,50 @@
     <x:t>Mathématiques décision</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie parcours chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'études en rénovation énergétique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Audit énergétique bâtiment</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'études en rénovation énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
@@ -3076,51 +3073,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>619311</x:v>
+        <x:v>610405</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4820,51 +4817,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>610405</x:v>
+        <x:v>619311</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35486</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -5278,255 +5275,255 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>619288</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>619295</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>619313</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>619286</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>619299</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>84</x:v>
@@ -5601,51 +5598,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>619291</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
@@ -5703,100 +5700,100 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>619310</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>619303</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -5837,153 +5834,153 @@
       <x:c r="I65" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>619307</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>610412</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>610409</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5992,153 +5989,153 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>610400</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>610408</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>610411</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>84</x:v>
@@ -6160,104 +6157,104 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>619292</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>610406</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
@@ -6298,219 +6295,219 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>610398</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>619297</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>619298</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>610407</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -6551,153 +6548,153 @@
       <x:c r="I79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>610397</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>610403</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>591509</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -6706,100 +6703,100 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>591511</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>591512</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -6808,100 +6805,100 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>610399</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>610404</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7066,206 +7063,206 @@
       <x:c r="I89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>619308</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>619312</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>619290</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>619302</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>84</x:v>
@@ -7287,51 +7284,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>619293</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -7372,51 +7369,51 @@
       <x:c r="I95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>619287</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7425,304 +7422,304 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>619289</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>619301</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>619296</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>619309</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>619300</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>619314</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37340</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -8490,51 +8487,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>601262</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
@@ -9855,51 +9852,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>590976</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10996,507 +10993,507 @@
       <x:c r="J158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>617470</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35503</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>616369</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>616468</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41531</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>616682</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38546</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>617358</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>609532</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>571057</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>571055</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>458415</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -13617,51 +13614,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>616578</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13671,51 +13668,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>616580</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
@@ -15378,135 +15375,135 @@
       <x:c r="T234" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>505810</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>533892</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>41018</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
@@ -19218,1397 +19215,1397 @@
       <x:c r="J300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>615684</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>578603</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>578604</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>578605</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="U303" s="4" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>578606</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="U304" s="16" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I305" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q305" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="Q305" s="4" t="s">
+      <x:c r="R305" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>588049</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q306" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="Q306" s="16" t="s">
+      <x:c r="R306" s="14" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>588051</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I307" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q307" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q307" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>588258</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q308" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q308" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>588260</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>34280</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I309" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q309" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q309" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>499766</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q310" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q310" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>599537</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I311" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q311" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q311" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>599538</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39230</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="P312" s="14" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="Q312" s="16" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="R312" s="14" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>609550</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39230</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="I313" s="4" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="P313" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="Q313" s="4" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="R313" s="0" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>611560</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="Q314" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="Q314" s="16" t="s">
+      <x:c r="R314" s="14" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>549718</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="U314" s="16" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>22255</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="P315" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="Q315" s="4" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="R315" s="0" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>606195</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38323</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="Q316" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="Q316" s="16" t="s">
+      <x:c r="R316" s="14" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>596807</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="I317" s="4" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="Q317" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="Q317" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>592545</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>592032</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>592544</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="Q320" s="16" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>592028</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>592029</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="R322" s="14" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>35486</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>11461</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>596773</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>596781</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
@@ -20618,273 +20615,273 @@
       <x:c r="G325" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>616038</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="Q326" s="16" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>592031</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39880</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>558313</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39225</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>549072</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">