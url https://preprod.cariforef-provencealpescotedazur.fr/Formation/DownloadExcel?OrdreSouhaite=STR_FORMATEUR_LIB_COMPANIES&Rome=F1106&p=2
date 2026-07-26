--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -317,219 +317,219 @@
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d’accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser l'état des lieux initial en vue d'un projet de rénovation énergétique - Bloc de compétences du titre professionnel chargé d'accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Recyclage AIPR Encadrement et/ou Concepteur - BAE017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien supérieur du bâtiment option économie de la construction (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie civil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention cartographie, topographie et systèmes d'information géographique parcours géomatique de l’environnement, du tourisme et de l’aménagement en montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours ingénierie mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours signaux Images télécommunications et réseaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie civil-construction durable parcours travaux publics (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIPR Encadrant et/ou Concepteur - BAE007</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
-  </x:si>
-[...151 lines deleted...]
-    <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours optimisation énergétique pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Thermique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
@@ -3073,51 +3073,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>610405</x:v>
+        <x:v>619311</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4817,51 +4817,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>619311</x:v>
+        <x:v>610405</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35486</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -5275,255 +5275,255 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>619288</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>619295</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>619313</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>619286</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>619299</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>84</x:v>
@@ -5598,51 +5598,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>619291</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
@@ -5700,100 +5700,100 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>619310</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>619303</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -5834,153 +5834,153 @@
       <x:c r="I65" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>619307</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>610412</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>610409</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5989,153 +5989,153 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>610400</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>610408</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>610411</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>84</x:v>
@@ -6157,104 +6157,104 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>619292</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>610406</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
@@ -6295,219 +6295,219 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>610398</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>619297</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>619298</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>610407</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -6548,153 +6548,153 @@
       <x:c r="I79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>610397</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>610403</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>591509</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -6703,100 +6703,100 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>591511</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>591512</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -6805,100 +6805,100 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>610399</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>610404</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7063,206 +7063,206 @@
       <x:c r="I89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>619308</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>619312</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>619290</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>619302</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>84</x:v>
@@ -7284,51 +7284,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>619293</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
@@ -7369,51 +7369,51 @@
       <x:c r="I95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>619287</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7422,304 +7422,304 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>619289</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>619301</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>619296</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>619309</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>619300</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>619314</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37340</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -8487,51 +8487,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>601262</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
@@ -9852,51 +9852,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>590976</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13668,51 +13668,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>616580</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
@@ -20732,51 +20732,51 @@
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>558313</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39225</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
@@ -20789,51 +20789,51 @@
       <x:c r="J328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>549072</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>