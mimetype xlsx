--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="523">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="522">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -854,50 +854,53 @@
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>Expert de la transition énergétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Éco-construction</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel coordinateur BIM du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet en rénovation énergétique performante</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management économique de la construction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Métré spécialisé</x:t>
@@ -1124,53 +1127,50 @@
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/27/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option C Domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS SCBH - Systèmes Constructifs Bois et Habitat</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite chantier BTP</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
@@ -1467,53 +1467,50 @@
     <x:t>Mathématiques décision</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie parcours chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'études en rénovation énergétique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Audit énergétique bâtiment</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'études en rénovation énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
@@ -9144,60 +9141,60 @@
       <x:c r="J126" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>616468</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -9221,2280 +9218,2280 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>551899</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>572714</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>609216</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>616059</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>549382</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>598029</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>549370</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41018</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>597797</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>531532</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>598030</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="P137" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q137" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="P137" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>605138</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>581110</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>35821</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>590976</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>550464</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41531</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>616682</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>602149</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>602122</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>550406</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>498999</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39555</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>543394</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38058</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>448148</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39555</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>550435</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>592252</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37856</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22257</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>548655</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38810</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>548656</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38810</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>495645</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38342</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>12513</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="P153" s="0" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>594245</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38343</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>12513</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="P154" s="14" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>594246</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>616241</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>616242</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>616269</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>616270</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>616271</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>617470</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>35503</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>616369</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38546</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>617358</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>609532</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>571057</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>571055</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>458415</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -12166,51 +12163,51 @@
       <x:c r="G179" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>609812</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -12862,51 +12859,51 @@
       <x:c r="G191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>543672</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
@@ -13171,108 +13168,108 @@
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>513342</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>513346</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13615,51 +13612,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>616578</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -14172,51 +14169,51 @@
       <x:c r="G214" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>507632</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
@@ -15219,51 +15216,51 @@
       <x:c r="G232" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>554009</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
@@ -15317,189 +15314,189 @@
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>505810</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>533892</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41018</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>606188</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39621</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -15509,51 +15506,51 @@
       <x:c r="J237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>599202</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39621</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
@@ -15566,51 +15563,51 @@
       <x:c r="J238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>590145</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
@@ -16220,112 +16217,112 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>596921</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>615091</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>215</x:v>
@@ -16604,137 +16601,137 @@
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>596030</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>511041</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
@@ -16751,111 +16748,111 @@
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>511110</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>556367</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
@@ -17415,51 +17412,51 @@
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>596031</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
@@ -17552,85 +17549,85 @@
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>595919</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>615097</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
@@ -17673,51 +17670,51 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>611234</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
@@ -17854,112 +17851,112 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>611277</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>515642</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
@@ -17967,51 +17964,51 @@
       <x:c r="M279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>515649</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>365</x:v>
@@ -18217,112 +18214,112 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>547703</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>547712</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
@@ -18338,51 +18335,51 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>547722</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
@@ -18578,51 +18575,51 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>556364</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
@@ -18639,111 +18636,111 @@
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>556423</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>511040</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
@@ -18760,51 +18757,51 @@
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>511105</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>215</x:v>
@@ -18820,51 +18817,51 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>607805</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
@@ -19129,84 +19126,84 @@
       <x:c r="S298" s="14" t="n">
         <x:v>597571</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>611487</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
@@ -19221,1397 +19218,1397 @@
       <x:c r="J300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>615684</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>578603</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>578604</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>578605</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="U303" s="4" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>578606</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="U304" s="16" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I305" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q305" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="Q305" s="4" t="s">
+      <x:c r="R305" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>588049</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q306" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="Q306" s="16" t="s">
+      <x:c r="R306" s="14" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>588051</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I307" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q307" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q307" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>588258</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q308" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q308" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>588260</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>34280</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I309" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q309" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q309" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>499766</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q310" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q310" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>599537</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I311" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q311" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="Q311" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>599538</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39230</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="P312" s="14" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="Q312" s="16" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="R312" s="14" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>609550</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39230</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="I313" s="4" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="P313" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="Q313" s="4" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="R313" s="0" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>611560</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="Q314" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="Q314" s="16" t="s">
+      <x:c r="R314" s="14" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>549718</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="U314" s="16" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>22255</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="P315" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="Q315" s="4" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="R315" s="0" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>606195</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38323</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="Q316" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="Q316" s="16" t="s">
+      <x:c r="R316" s="14" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>596807</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="I317" s="4" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="Q317" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="Q317" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>592545</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>592032</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>592544</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="Q320" s="16" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>592028</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>592029</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="R322" s="14" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>35486</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>11461</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>596773</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>596781</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
@@ -20621,219 +20618,219 @@
       <x:c r="G325" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>616038</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="Q326" s="16" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>592031</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39880</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>558313</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39225</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>549072</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
@@ -20843,51 +20840,51 @@
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">