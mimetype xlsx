--- v1 (2026-04-15)
+++ v2 (2026-04-15)
@@ -296,501 +296,501 @@
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparer l'habilitation gaz (Habiligaz® délivré par la FEDENE) - ENC055</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP monteur en installations sanitaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chauffage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel installateur en thermique et sanitaire - Compétences climat construction durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien d'installation en équipements de confort climatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel installateur en thermique et sanitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel plombier chauffagiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance énergétique bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plombier-chauffagiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plombier chauffagiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Réaliser des installations de chauffage de locaux d’habitation - Bloc de compétences du titre professionnel d'installateur en thermique et sanitaire </x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel installateur en thermique et sanitaire (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien d'installation en équipements de confort climatique (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
-  </x:si>
-[...445 lines deleted...]
-    <x:t>01/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
@@ -3498,51 +3498,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>619484</x:v>
+        <x:v>619483</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>40</x:v>
@@ -5514,176 +5514,176 @@
       <x:c r="J57" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>571259</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>539619</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="U58" s="16" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>620354</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5695,54 +5695,54 @@
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>590611</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -5761,51 +5761,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>613016</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -5817,108 +5817,108 @@
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>570907</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>620350</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
@@ -5933,54 +5933,54 @@
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>575406</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="U64" s="16" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5990,113 +5990,113 @@
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>570904</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="U65" s="4" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>589734</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="U66" s="16" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6106,51 +6106,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>575403</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
@@ -6159,57 +6159,57 @@
       <x:c r="J68" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>512928</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -6222,57 +6222,57 @@
       <x:c r="J69" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>579796</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
@@ -6287,54 +6287,54 @@
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>525865</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6344,54 +6344,54 @@
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>575402</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="U71" s="4" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6406,224 +6406,224 @@
       <x:c r="M72" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>575405</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>585611</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="U73" s="4" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>585618</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>612082</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -6635,54 +6635,54 @@
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>570906</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -6692,54 +6692,54 @@
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>575404</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6751,170 +6751,170 @@
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>570908</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>620353</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>620355</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6924,113 +6924,113 @@
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>570905</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>569497</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -7040,113 +7040,113 @@
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>576749</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>620352</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7156,3215 +7156,3215 @@
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>576746</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>569498</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>620351</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>585612</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="U88" s="16" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>620361</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>585910</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>577363</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>620362</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>571596</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>577360</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>620363</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>571591</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>571595</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>620365</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U98" s="16" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>571594</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>571592</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>575486</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>612149</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>585909</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="U103" s="4" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>585916</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>575487</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>575484</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="U106" s="16" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>525926</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="U107" s="4" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>513138</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>575485</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>589760</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="U110" s="16" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>571590</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>575488</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="U112" s="16" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>620360</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>571593</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>590617</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>540208</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="U116" s="16" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>620364</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>540207</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>572073</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>579281</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>540197</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>554802</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>585086</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>577595</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>577596</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>591788</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>591791</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>591789</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>580666</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>585087</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>606526</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>591792</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>619483</x:v>
+        <x:v>619484</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>615715</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35231</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>573625</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>577594</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>610266</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>591787</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>585084</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -10380,51 +10380,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>599736</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>42</x:v>
@@ -10435,51 +10435,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>599737</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -10492,51 +10492,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>599745</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
@@ -10639,153 +10639,153 @@
       <x:c r="I145" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>610456</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>606384</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>610354</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -10794,51 +10794,51 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>610455</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>73</x:v>
@@ -10896,100 +10896,100 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>619482</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>619216</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -15113,51 +15113,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>503302</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
@@ -15520,51 +15520,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>503576</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17697,51 +17697,51 @@
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>618077</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17815,51 +17815,51 @@
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>601014</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37291</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -19558,51 +19558,51 @@
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>22685</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>613408</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>35189</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -19953,51 +19953,51 @@
       <x:c r="L307" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>611214</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -20010,51 +20010,51 @@
       <x:c r="L308" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>576173</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20346,51 +20346,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>590764</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -20400,51 +20400,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>590767</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20565,51 +20565,51 @@
       <x:c r="L318" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>611216</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20622,51 +20622,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>611215</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20730,51 +20730,51 @@
       <x:c r="L321" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>611218</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>41</x:v>
@@ -21780,51 +21780,51 @@
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>22672</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>608365</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -21941,51 +21941,51 @@
       <x:c r="J344" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>606811</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>415</x:v>
@@ -21993,51 +21993,51 @@
       <x:c r="J345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>569995</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38305</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22525,54 +22525,54 @@
       <x:c r="L354" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>22677</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>615841</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>124</x:v>
@@ -23562,51 +23562,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>579798</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>39357</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -23958,51 +23958,51 @@
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>588535</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
@@ -24934,51 +24934,51 @@
       <x:c r="L396" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>586836</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>41</x:v>
@@ -25158,51 +25158,51 @@
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>22603</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>616609</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>37508</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -25212,51 +25212,51 @@
       <x:c r="L401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>22603</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>616614</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37508</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
@@ -25271,51 +25271,51 @@
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>22603</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>616689</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>42</x:v>
@@ -26312,51 +26312,51 @@
       <x:c r="J421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>595562</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
@@ -26369,51 +26369,51 @@
       <x:c r="J422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>596326</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38305</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
@@ -26423,51 +26423,51 @@
       <x:c r="J423" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>593093</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -27121,51 +27121,51 @@
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>604388</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
@@ -28384,51 +28384,51 @@
       <x:c r="L457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>618904</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>41</x:v>
@@ -28439,51 +28439,51 @@
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>605142</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>572</x:v>
@@ -28812,51 +28812,51 @@
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>618908</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>41</x:v>
@@ -28867,51 +28867,51 @@
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>605149</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>572</x:v>
@@ -29026,51 +29026,51 @@
       <x:c r="L469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>618910</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>41</x:v>
@@ -29081,51 +29081,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>605151</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>572</x:v>
@@ -29402,51 +29402,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>586833</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38306</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>104</x:v>
       </x:c>