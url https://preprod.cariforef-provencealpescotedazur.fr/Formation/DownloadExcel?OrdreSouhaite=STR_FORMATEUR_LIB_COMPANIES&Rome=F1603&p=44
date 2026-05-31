--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -1349,407 +1349,410 @@
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/27/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plomberie : les bases</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formatsud Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plomberie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Formation Sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC PRO ICCER - Installateur en Chauffage, Climatisation et Energies Renouvelables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS - Certificat de spécialisation Technicien en énergies renouvelables - Option B : Energie thermique (ex Mention Complémentaire)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel installateur en thermique et sanitaire - Compétences climat RGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Installateur en thermique et sanitaire (TP ITS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2. Habilitation électrique : Opérations d'ordre électrique simples et manoeuvres BS-BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4. Habilitation électrique : Recyclage du personnel - Opérations d'ordre électrique simples et manoeuvres BS et/ou BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BE manoeuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG Formations - Ngnear</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installation et maintenance de pompes à chaleur + habilitations fluides frigorigènes (FTJ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP installateur mainteneur en systèmes solaires thermiques et photovoltaïques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Énergie solaire photovoltaïque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel installateur en thermique et sanitaire (FTJ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP installateur-mainteneur de système de pompe à chaleur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bâtiment second oeuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Métiers de la piscine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Technicien d'installation et de maintenance de piscines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE MUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Plombier chauffagiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IME La Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAU-ARNOUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Européen de Sécurité et de Comunication - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Supérieur des Techniques du Spectacle - CFA Régional Métiers du Spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installateur de pompe à chaleur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Solive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fluide frigorigène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installateur de pompe à chaleur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Solive - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V - BS - BE manœuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Clés de la Compétence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro installateur en chauffage, climatisation et énergies renouvelables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en énergies renouvelables option B : énergie thermique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP monteur en installations thermiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Domaine d'Eguilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDENE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP G Eiffel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP monteur en installations sanitaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP P et L Poutrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP R Caillié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en énergies renouvelables option A : énergie électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Henri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Cisson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>03/27/2023 00:00:00</x:t>
-[...352 lines deleted...]
-  <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Janetti</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre et Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
@@ -1854,53 +1857,50 @@
     <x:t>VERQUIERES</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE manoeuvre - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE - HE manoeuvre - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE - HE manoeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Skill and You</x:t>
   </x:si>
   <x:si>
     <x:t>92120</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MONTROUGE</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -26827,51 +26827,51 @@
       <x:c r="J430" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>593095</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26881,338 +26881,338 @@
       <x:c r="H431" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>556760</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>596328</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38305</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>593098</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>596329</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>37291</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>604388</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>604368</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>37291</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
@@ -27222,400 +27222,400 @@
       <x:c r="G437" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>565713</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>559095</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>494874</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38306</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>22685</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>597555</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>605509</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38305</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>605519</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>609587</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
@@ -27630,51 +27630,51 @@
         <x:v>438</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>547534</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
@@ -27687,228 +27687,228 @@
       <x:c r="G445" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>494748</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>556821</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>35845</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>605508</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38305</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>605518</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
@@ -27924,1318 +27924,1318 @@
       <x:c r="H449" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>612047</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>608247</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>516391</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38339</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>556288</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>611927</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>605141</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>618902</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>618903</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>618904</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>605142</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>618906</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>605146</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>618905</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>605143</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>605147</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>618907</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>618908</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>605149</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>618911</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>605152</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>618910</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>605151</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>618909</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>605150</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>107</x:v>
@@ -29405,731 +29405,731 @@
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>586833</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38306</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>22685</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>507316</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38306</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>22685</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>556786</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37919</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>556787</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37919</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>609472</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38306</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>22685</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>609474</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>590267</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>590268</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>574465</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>574467</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>574468</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>574471</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38305</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G488" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>432752</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>