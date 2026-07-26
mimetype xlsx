--- v2 (2026-04-15)
+++ v3 (2026-07-26)
@@ -1052,99 +1052,99 @@
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Tkl Forma</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
   </x:si>
   <x:si>
     <x:t>Sas vers l'emploi : barman-serveur</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BP barman (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP barman (Apprentissage)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Umih Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75007</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sommelier-conseil, caviste</x:t>
   </x:si>
   <x:si>
     <x:t>Dégustation vin</x:t>
   </x:si>
   <x:si>
     <x:t>Université du Vin</x:t>
   </x:si>
   <x:si>
     <x:t>26790</x:t>
   </x:si>
@@ -12838,273 +12838,273 @@
       <x:c r="K193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>587385</x:v>
+        <x:v>587216</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>587216</x:v>
+        <x:v>587217</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>587217</x:v>
+        <x:v>587312</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>587312</x:v>
+        <x:v>587381</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>587381</x:v>
+        <x:v>587382</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
@@ -13114,108 +13114,108 @@
       <x:c r="J198" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>587382</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>587383</x:v>
+        <x:v>587384</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
@@ -13225,105 +13225,105 @@
       <x:c r="J200" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>587384</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>587386</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -13390,51 +13390,51 @@
       <x:c r="J203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>587397</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
@@ -13443,453 +13443,453 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>617433</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
-      <x:c r="E205" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>496253</x:v>
+        <x:v>586995</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37492</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>496256</x:v>
+        <x:v>570002</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>37492</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
+      <x:c r="E207" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>586995</x:v>
+        <x:v>570004</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>37492</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>570002</x:v>
+        <x:v>570011</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37492</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>570004</x:v>
+        <x:v>496253</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>570011</x:v>
+        <x:v>496256</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>607982</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">