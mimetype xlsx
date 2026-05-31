--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -701,50 +701,53 @@
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie spécialité chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien d'équipement et d'exploitation en électricité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance énergétique bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
@@ -906,53 +909,50 @@
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique-chimie (PC), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel électronicien de tests et de développement</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Circuit électronique</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Fanfani</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Electrotechnique</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Electrotechnique ( à partir de la rentrée 2025)</x:t>
   </x:si>
@@ -13292,51 +13292,51 @@
       <x:c r="J206" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>547067</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13398,51 +13398,51 @@
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -13897,958 +13897,958 @@
       <x:c r="J216" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>602688</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>602689</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>500946</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>500990</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>500938</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>451211</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>550202</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>550203</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>550264</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>30117</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>550284</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>550293</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>605635</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>605636</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>605695</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>605732</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14859,51 +14859,51 @@
       <x:c r="H232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>558856</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
@@ -14919,51 +14919,51 @@
       <x:c r="H233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>602811</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
@@ -14980,51 +14980,51 @@
       <x:c r="H234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>602809</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
@@ -15040,2320 +15040,2320 @@
       <x:c r="H235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>558865</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>504717</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>617096</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>501884</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>448547</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>552692</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>607522</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>605693</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>500991</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38372</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>23606</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="P245" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="Q245" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="P245" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>558145</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>552109</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>609110</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>611619</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>598284</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="P250" s="14" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="Q250" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="P250" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>592906</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>592956</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="P254" s="14" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="Q254" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="P254" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>592972</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35307</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>24335</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="P255" s="0" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>617590</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>618895</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>550198</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>550199</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>500928</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>500930</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>451215</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>605631</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>605632</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>582019</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>587895</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>597591</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>597590</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>540883</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>540886</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>493581</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>493582</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>587896</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>542496</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>543688</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>543689</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
@@ -18788,51 +18788,51 @@
       <x:c r="G301" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>580606</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
@@ -19131,51 +19131,51 @@
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>517629</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
@@ -19482,51 +19482,51 @@
       <x:c r="J313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>583863</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
@@ -21217,129 +21217,129 @@
       <x:c r="T343" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>597524</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>597518</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
@@ -21883,132 +21883,132 @@
       <x:c r="T355" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>597523</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>594146</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
@@ -22270,132 +22270,132 @@
       <x:c r="S362" s="14" t="n">
         <x:v>597533</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>597538</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>594151</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
@@ -22741,51 +22741,51 @@
       <x:c r="J371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>596910</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
@@ -22798,51 +22798,51 @@
       <x:c r="J372" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>597515</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -22852,105 +22852,105 @@
       <x:c r="J373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>596893</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>35803</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>596033</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
@@ -23219,51 +23219,51 @@
       <x:c r="C380" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>612718</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -23276,51 +23276,51 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>556502</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -23335,51 +23335,51 @@
       <x:c r="C382" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>556501</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -23774,51 +23774,51 @@
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>597529</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -23827,51 +23827,51 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>592900</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
@@ -23887,57 +23887,57 @@
         <x:v>592961</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -23947,57 +23947,57 @@
       <x:c r="S392" s="14" t="n">
         <x:v>500994</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -24008,57 +24008,57 @@
         <x:v>605696</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -24083,51 +24083,51 @@
         <x:v>128</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>556505</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -24201,98 +24201,98 @@
         <x:v>128</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -24305,51 +24305,51 @@
       <x:c r="T398" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -24364,51 +24364,51 @@
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -24462,51 +24462,51 @@
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>597525</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -24515,74 +24515,74 @@
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>592890</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
@@ -24666,206 +24666,206 @@
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>592954</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
@@ -25336,51 +25336,51 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>602243</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -25389,100 +25389,100 @@
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>592896</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>592889</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -25491,74 +25491,74 @@
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>592958</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
@@ -25616,51 +25616,51 @@
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
@@ -26015,51 +26015,51 @@
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>592911</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
@@ -26140,51 +26140,51 @@
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>592953</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
@@ -26233,57 +26233,57 @@
       <x:c r="S434" s="14" t="n">
         <x:v>594154</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -26294,57 +26294,57 @@
         <x:v>605691</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -26354,57 +26354,57 @@
       <x:c r="S436" s="14" t="n">
         <x:v>501067</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -26568,100 +26568,100 @@
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>594148</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -26693,51 +26693,51 @@
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
@@ -26772,82 +26772,82 @@
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>517854</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
@@ -27042,51 +27042,51 @@
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -27095,202 +27095,202 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>594207</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -27299,74 +27299,74 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>592955</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
@@ -27409,247 +27409,247 @@
         <x:v>471</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>592963</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>592968</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>592893</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>592892</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
@@ -27707,176 +27707,176 @@
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>592941</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>592960</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
@@ -27885,51 +27885,51 @@
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
@@ -28313,51 +28313,51 @@
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -28370,51 +28370,51 @@
       <x:c r="T474" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -28429,51 +28429,51 @@
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -29466,57 +29466,57 @@
         <x:v>547697</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -29585,51 +29585,51 @@
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -29639,57 +29639,57 @@
       <x:c r="S496" s="14" t="n">
         <x:v>605936</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -29700,57 +29700,57 @@
         <x:v>605692</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -29763,51 +29763,51 @@
       <x:c r="T498" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -29818,57 +29818,57 @@
         <x:v>547559</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -30100,57 +30100,57 @@
       <x:c r="S504" s="14" t="n">
         <x:v>597522</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30161,57 +30161,57 @@
         <x:v>605694</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30221,57 +30221,57 @@
       <x:c r="S506" s="14" t="n">
         <x:v>605633</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30282,57 +30282,57 @@
         <x:v>605634</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30342,57 +30342,57 @@
       <x:c r="S508" s="14" t="n">
         <x:v>500993</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30403,57 +30403,57 @@
         <x:v>500934</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30463,57 +30463,57 @@
       <x:c r="S510" s="14" t="n">
         <x:v>500942</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30584,57 +30584,57 @@
       <x:c r="S512" s="14" t="n">
         <x:v>559072</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30705,57 +30705,57 @@
       <x:c r="S514" s="14" t="n">
         <x:v>565159</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -30766,57 +30766,57 @@
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -31008,51 +31008,51 @@
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
@@ -31552,57 +31552,57 @@
         <x:v>517808</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -31612,57 +31612,57 @@
       <x:c r="S530" s="14" t="n">
         <x:v>501068</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -31845,51 +31845,51 @@
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
@@ -31978,255 +31978,255 @@
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>596909</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>592895</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C540" s="15" t="s"/>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>594206</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -32235,51 +32235,51 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>592959</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
@@ -32341,51 +32341,51 @@
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>596901</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
@@ -32443,100 +32443,100 @@
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>592940</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>592888</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -32545,74 +32545,74 @@
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>592957</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>592969</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
@@ -32723,51 +32723,51 @@
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>595108</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
@@ -33445,51 +33445,51 @@
       <x:c r="I565" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>609479</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
@@ -33506,51 +33506,51 @@
       <x:c r="I566" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>556784</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
@@ -33566,51 +33566,51 @@
       <x:c r="I567" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>541503</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
@@ -33627,51 +33627,51 @@
       <x:c r="I568" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>455398</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
@@ -33839,57 +33839,57 @@
         <x:v>507323</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>30117</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34020,57 +34020,57 @@
       <x:c r="S574" s="14" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34232,51 +34232,51 @@
       <x:c r="I578" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>556870</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>35803</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
@@ -34292,51 +34292,51 @@
       <x:c r="I579" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>609739</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>35803</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
@@ -34353,51 +34353,51 @@
       <x:c r="I580" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>508946</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>550</x:v>
@@ -34964,51 +34964,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>549005</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
@@ -35023,51 +35023,51 @@
       <x:c r="C592" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>498536</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -35136,51 +35136,51 @@
       <x:c r="C594" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>601931</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
@@ -35190,51 +35190,51 @@
         <x:v>58</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>599403</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>568</x:v>
       </x:c>