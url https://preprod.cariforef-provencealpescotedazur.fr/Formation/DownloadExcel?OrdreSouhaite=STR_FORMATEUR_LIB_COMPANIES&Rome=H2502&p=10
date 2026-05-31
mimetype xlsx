--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -959,51 +959,51 @@
   <x:si>
     <x:t>13541</x:t>
   </x:si>
   <x:si>
     <x:t>Mines Saint-Etienne - ISMIN - Campus Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie des systèmes complexes (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>PARIS</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie des systèmes complexes</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management de projet: Endosser son rôle de chef de projet</x:t>
   </x:si>
   <x:si>
     <x:t>Talia Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
@@ -10692,100 +10692,100 @@
         <x:v>243</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>613714</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>613715</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -10794,100 +10794,100 @@
         <x:v>243</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>613723</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>559257</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -10896,51 +10896,51 @@
         <x:v>243</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>559265</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>