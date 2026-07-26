--- v1 (2026-04-17)
+++ v2 (2026-07-26)
@@ -902,57 +902,57 @@
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
+    <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie climatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>PERTUIS</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Génie climatique</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
   </x:si>
@@ -10524,360 +10524,360 @@
         <x:v>275</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>608904</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>608904</x:v>
+        <x:v>608905</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>608905</x:v>
+        <x:v>608906</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>608906</x:v>
+        <x:v>608908</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>22654</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>608908</x:v>
+        <x:v>609603</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>609603</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>276</x:v>