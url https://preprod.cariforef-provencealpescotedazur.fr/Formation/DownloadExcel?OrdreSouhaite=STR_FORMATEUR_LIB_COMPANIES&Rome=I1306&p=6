--- v2 (2026-04-15)
+++ v3 (2026-07-27)
@@ -10524,103 +10524,103 @@
         <x:v>275</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>275</x:v>