--- v2 (2026-04-15)
+++ v3 (2026-06-13)
@@ -254,50 +254,56 @@
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenir en espace confiné industries - Surveillant/intervenant - PRB019</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Encadrant plomb - Référentiel organisme de sécurité sociale - AMP202</x:t>
   </x:si>
   <x:si>
     <x:t>Risque plomb</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur sur chantier à risque plomb - AMP101</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrant plomb recyclage ou passerelle amiante SS3/SS4 - AMP102</x:t>
   </x:si>
   <x:si>
     <x:t>Connaître et prévenir le risque légionellose sur les tours aéroréfrigérantes (TAR) - PRB049</x:t>
@@ -384,56 +390,50 @@
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
@@ -2090,1774 +2090,1774 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>619947</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>619214</x:v>
+        <x:v>610748</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>619948</x:v>
+        <x:v>619214</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>619971</x:v>
+        <x:v>619948</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="S17" s="0" t="n">
+        <x:v>619971</x:v>
+      </x:c>
+      <x:c r="T17" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="S17" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T17" s="4" t="s">
+      <x:c r="U17" s="4" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>619211</x:v>
+        <x:v>619210</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22203</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>619937</x:v>
+        <x:v>619211</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>11567</x:v>
+        <x:v>22203</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>619949</x:v>
+        <x:v>619937</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>619950</x:v>
+        <x:v>619949</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>619972</x:v>
+        <x:v>619950</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22265</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>619143</x:v>
+        <x:v>619972</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>11567</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>619933</x:v>
+        <x:v>619143</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>619951</x:v>
+        <x:v>619933</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>619952</x:v>
+        <x:v>619951</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>619973</x:v>
+        <x:v>619952</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>619953</x:v>
+        <x:v>619973</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>619974</x:v>
+        <x:v>619953</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>619954</x:v>
+        <x:v>619974</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>619208</x:v>
+        <x:v>619954</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>11567</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>619955</x:v>
+        <x:v>619208</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>619975</x:v>
+        <x:v>619955</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>619212</x:v>
+        <x:v>619975</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>619935</x:v>
+        <x:v>619212</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>619956</x:v>
+        <x:v>619935</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>619963</x:v>
+        <x:v>619956</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>619980</x:v>
+        <x:v>619963</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>619957</x:v>
+        <x:v>619980</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>619976</x:v>
+        <x:v>619957</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>619958</x:v>
+        <x:v>619976</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>619959</x:v>
+        <x:v>619958</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>619977</x:v>
+        <x:v>619959</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>22265</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>619144</x:v>
+        <x:v>619977</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>619936</x:v>
+        <x:v>619144</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>619960</x:v>
+        <x:v>619936</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>610748</x:v>
+        <x:v>619960</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
@@ -3877,74 +3877,74 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>591654</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22265</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>591440</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
@@ -4897,83 +4897,83 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>610724</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>610351</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4999,83 +4999,83 @@
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>610736</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>610352</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -5150,78 +5150,78 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>610737</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22203</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>610727</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -5611,74 +5611,74 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>610741</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>610350</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -5713,74 +5713,74 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>610745</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>610353</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -5815,74 +5815,74 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>610755</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22203</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>610726</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -5966,78 +5966,78 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>610753</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22265</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>610313</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
@@ -6223,74 +6223,74 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>619961</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>619209</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -6325,74 +6325,74 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>619978</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>619213</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -8150,54 +8150,54 @@
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>24132</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>620197</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>200</x:v>
@@ -8496,51 +8496,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22201</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>614829</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
@@ -8655,57 +8655,57 @@
       <x:c r="K141" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>554251</x:v>
+        <x:v>506186</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
@@ -8714,57 +8714,57 @@
       <x:c r="K142" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>506186</x:v>
+        <x:v>554251</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>176</x:v>