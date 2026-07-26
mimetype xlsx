--- v1 (2026-04-15)
+++ v2 (2026-07-26)
@@ -16487,54 +16487,54 @@
       <x:c r="J252" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>587260</x:v>
+        <x:v>587259</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -20754,54 +20754,54 @@
       <x:c r="J325" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>587259</x:v>
+        <x:v>587260</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s">
         <x:v>266</x:v>
       </x:c>