--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -314,174 +314,174 @@
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transmission entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistique descriptive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et administration des entreprises parcours management général</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microéconomie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des entreprises et des organisations spécialisation entrepreneuriat, start-up et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
-  </x:si>
-[...103 lines deleted...]
-    <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>master mention gestion de production, logistique, achats</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management et administration des entreprises</x:t>
   </x:si>
@@ -5268,1082 +5268,1083 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>36493</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>506880</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35921</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>575863</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>575674</x:v>
+        <x:v>575681</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>575681</x:v>
+        <x:v>575682</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>575682</x:v>
+        <x:v>575684</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>575684</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="P27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>575685</x:v>
+        <x:v>575018</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>575018</x:v>
+        <x:v>575019</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>35922</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13133</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>575019</x:v>
+        <x:v>575029</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>35922</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>13133</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>575029</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>554929</x:v>
+        <x:v>453855</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>453855</x:v>
+        <x:v>509936</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>509936</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>554923</x:v>
+        <x:v>575551</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>575551</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>603824</x:v>
+        <x:v>576275</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>36493</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="n">
+        <x:v>506880</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="R37" s="0" t="s">
+      <x:c r="U37" s="4" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35909</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>595496</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
@@ -6464,51 +6465,51 @@
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>597467</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -6521,51 +6522,51 @@
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>597468</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -6575,51 +6576,51 @@
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
@@ -6686,51 +6687,51 @@
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
@@ -6850,51 +6851,51 @@
       <x:c r="C48" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>602093</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -6907,51 +6908,51 @@
         <x:v>150</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>546844</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -6966,51 +6967,51 @@
       <x:c r="C50" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>499451</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -7072,51 +7073,51 @@
         <x:v>162</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36704</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>515230</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -7126,51 +7127,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36867</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>578327</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -7232,51 +7233,51 @@
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>590480</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -7285,51 +7286,51 @@
       <x:c r="A56" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>590484</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -7339,51 +7340,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>587780</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -7396,51 +7397,51 @@
         <x:v>183</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>587781</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -7450,51 +7451,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>616847</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -7507,51 +7508,51 @@
         <x:v>189</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>607624</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -7564,51 +7565,51 @@
         <x:v>194</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>607835</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -7623,51 +7624,51 @@
       <x:c r="C62" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>607837</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -7680,110 +7681,110 @@
         <x:v>195</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>538971</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>556162</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -7796,51 +7797,51 @@
         <x:v>195</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>556163</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -7933,51 +7934,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>498248</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -8683,51 +8684,51 @@
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8799,51 +8800,51 @@
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8915,51 +8916,51 @@
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9031,51 +9032,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9248,51 +9249,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>506456</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -9308,51 +9309,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>506457</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
@@ -9508,51 +9509,51 @@
         <x:v>268</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>608325</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -9612,72 +9613,72 @@
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>618995</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
@@ -9688,51 +9689,51 @@
       <x:c r="G98" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>608401</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -9748,51 +9749,51 @@
       <x:c r="G99" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -9809,111 +9810,111 @@
       <x:c r="G100" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>541388</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>590105</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
@@ -9930,51 +9931,51 @@
       <x:c r="G102" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
@@ -10038,51 +10039,51 @@
         <x:v>297</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>558084</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -10092,51 +10093,51 @@
         <x:v>296</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>558101</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -10149,217 +10150,217 @@
         <x:v>297</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>558100</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>504522</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -10531,51 +10532,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>501215</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -10765,51 +10766,51 @@
       <x:c r="J116" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10825,97 +10826,97 @@
       <x:c r="J117" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>549381</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>553721</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -10931,51 +10932,51 @@
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>553723</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -10992,51 +10993,51 @@
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>553725</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -11052,51 +11053,51 @@
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -11113,51 +11114,51 @@
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>553728</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -11173,51 +11174,51 @@
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>553732</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -11234,51 +11235,51 @@
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>553740</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -11449,365 +11450,365 @@
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>605175</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>605176</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>605179</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39745</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>605184</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -11893,51 +11894,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>501896</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36403</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>276</x:v>
@@ -11954,51 +11955,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>501897</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -12014,51 +12015,51 @@
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>501898</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>276</x:v>
@@ -12235,51 +12236,51 @@
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>552746</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -12356,51 +12357,51 @@
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>552835</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -12438,90 +12439,90 @@
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>502234</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>552893</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -12659,51 +12660,51 @@
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>553222</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -12740,51 +12741,51 @@
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>502135</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>36403</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>276</x:v>
@@ -12801,51 +12802,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>502136</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -13103,51 +13104,51 @@
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>501767</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>276</x:v>
@@ -13324,51 +13325,51 @@
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>553292</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -13506,51 +13507,51 @@
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>553309</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -13587,51 +13588,51 @@
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>502204</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>276</x:v>
@@ -13648,51 +13649,51 @@
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>502205</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -13746,51 +13747,51 @@
       <x:c r="C166" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13919,51 +13920,51 @@
         <x:v>371</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>599055</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -13976,51 +13977,51 @@
         <x:v>377</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -14191,51 +14192,51 @@
       <x:c r="C174" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>617500</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -14257,51 +14258,51 @@
       <x:c r="G175" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
@@ -14310,51 +14311,51 @@
       <x:c r="C176" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>573293</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -14367,51 +14368,51 @@
         <x:v>389</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>558233</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -14691,233 +14692,233 @@
       <x:c r="S182" s="14" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>602791</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>519612</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>577539</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -14994,51 +14995,51 @@
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>599033</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -15156,51 +15157,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>615338</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -15336,51 +15337,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32142</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>614011</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15458,51 +15459,51 @@
       <x:c r="L196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>513670</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15659,51 +15660,51 @@
         <x:v>222</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>583268</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
@@ -15716,51 +15717,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>600063</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -16052,51 +16053,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>548184</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
@@ -16109,51 +16110,51 @@
         <x:v>222</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>569945</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -16163,51 +16164,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -16222,51 +16223,51 @@
       <x:c r="C210" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>600064</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
@@ -16314,315 +16315,315 @@
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>597552</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>499786</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>500301</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
@@ -16801,51 +16802,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>615949</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17675,51 +17676,51 @@
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>519729</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
@@ -17734,51 +17735,51 @@
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>519733</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18231,51 +18232,51 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>558135</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -18494,129 +18495,129 @@
       <x:c r="T249" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>39577</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>592413</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>592049</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
@@ -18662,451 +18663,451 @@
       <x:c r="T252" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>602649</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>602650</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>590178</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>525446</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>525447</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
@@ -19708,51 +19709,51 @@
       <x:c r="L271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>497626</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
@@ -19976,51 +19977,51 @@
         <x:v>541</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38036</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>611863</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
@@ -20030,51 +20031,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38036</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>611864</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -20087,51 +20088,51 @@
         <x:v>541</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38036</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>611865</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
@@ -20429,51 +20430,51 @@
       <x:c r="A284" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
@@ -21601,51 +21602,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -21658,51 +21659,51 @@
         <x:v>581</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -21712,51 +21713,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -21769,51 +21770,51 @@
         <x:v>581</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -22754,51 +22755,51 @@
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
@@ -22813,51 +22814,51 @@
       <x:c r="L326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>499324</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -22870,51 +22871,51 @@
       <x:c r="L327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>499328</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -22927,51 +22928,51 @@
       <x:c r="L328" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>495626</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -23151,51 +23152,51 @@
       <x:c r="L332" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>499366</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -23208,91 +23209,91 @@
       <x:c r="L333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>590303</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
@@ -23308,174 +23309,174 @@
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>600265</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
@@ -23556,51 +23557,51 @@
       <x:c r="L339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>495334</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
@@ -24792,75 +24793,75 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24906,51 +24907,51 @@
         <x:v>639</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -25022,51 +25023,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>608992</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
@@ -25081,51 +25082,51 @@
       <x:c r="C366" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>608959</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
@@ -25138,51 +25139,51 @@
         <x:v>150</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>608960</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -25197,51 +25198,51 @@
       <x:c r="C368" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>553373</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -25254,51 +25255,51 @@
         <x:v>150</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -25370,51 +25371,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
@@ -25429,51 +25430,51 @@
       <x:c r="C372" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>599942</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
@@ -25757,112 +25758,112 @@
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>616235</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>599351</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
@@ -25871,100 +25872,100 @@
       <x:c r="A380" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>555468</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>546900</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
@@ -25973,51 +25974,51 @@
       <x:c r="A382" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>609449</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
@@ -26272,51 +26273,51 @@
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
@@ -26446,51 +26447,51 @@
       <x:c r="C390" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>598017</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
@@ -26556,127 +26557,127 @@
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32094</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>523226</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
@@ -26739,51 +26740,51 @@
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>577535</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
@@ -26798,51 +26799,51 @@
       <x:c r="C396" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>574478</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
@@ -27037,51 +27038,51 @@
       <x:c r="L400" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>497289</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
@@ -27097,51 +27098,51 @@
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
@@ -27413,51 +27414,51 @@
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>547189</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -27761,51 +27762,51 @@
       <x:c r="J413" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -27820,142 +27821,142 @@
       <x:c r="J414" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>598918</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>570687</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
@@ -27983,51 +27984,51 @@
       <x:c r="J417" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28042,51 +28043,51 @@
       <x:c r="J418" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28099,51 +28100,51 @@
       <x:c r="J419" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
@@ -28152,211 +28153,211 @@
         <x:v>482</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>598329</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
@@ -28367,51 +28368,51 @@
       <x:c r="J424" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>482</x:v>
@@ -28419,273 +28420,273 @@
       <x:c r="J425" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>598326</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>598325</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28700,51 +28701,51 @@
       <x:c r="J430" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28757,51 +28758,51 @@
       <x:c r="J431" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28816,51 +28817,51 @@
       <x:c r="J432" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28873,328 +28874,328 @@
       <x:c r="J433" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>559000</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>504581</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>529437</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>482</x:v>
@@ -29202,384 +29203,384 @@
       <x:c r="J439" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>529438</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>525434</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>525437</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29594,51 +29595,51 @@
       <x:c r="J446" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29651,51 +29652,51 @@
       <x:c r="J447" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>35585</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29773,51 +29774,51 @@
       <x:c r="L449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>555003</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
@@ -30135,73 +30136,73 @@
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>793</x:v>
@@ -30543,76 +30544,76 @@
         <x:v>595049</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>595088</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>806</x:v>
@@ -32108,51 +32109,51 @@
       <x:c r="G494" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
@@ -34593,51 +34594,51 @@
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
@@ -35341,75 +35342,75 @@
         <x:v>975</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>595045</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>595103</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
@@ -37024,112 +37025,112 @@
       <x:c r="T588" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>496988</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I590" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
@@ -37145,51 +37146,51 @@
       <x:c r="T590" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37866</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
@@ -37268,66 +37269,66 @@
         <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>614743</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
@@ -37932,645 +37933,645 @@
       <x:c r="S604" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>498109</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>498838</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>498842</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>544981</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>544982</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
@@ -39099,51 +39100,51 @@
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s"/>
       <x:c r="K626" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>590306</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -39151,51 +39152,51 @@
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s"/>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>609958</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -40034,100 +40035,100 @@
       <x:c r="A644" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C644" s="15" t="s"/>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s"/>
       <x:c r="K644" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>568183</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>568186</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -40136,100 +40137,100 @@
       <x:c r="A646" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>568187</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -40238,100 +40239,100 @@
       <x:c r="A648" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C648" s="15" t="s"/>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s"/>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>568192</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -40344,51 +40345,51 @@
         <x:v>581</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>585303</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -42247,51 +42248,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>538239</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -42500,89 +42501,89 @@
       <x:c r="L687" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>498181</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>602621</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>1130</x:v>
       </x:c>
@@ -42592,51 +42593,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>587317</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -42649,51 +42650,51 @@
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>587318</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -42703,51 +42704,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>587319</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -43710,1156 +43711,1156 @@
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>596722</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="E713" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I714" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="E715" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I716" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="E719" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I720" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>554877</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>554893</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H727" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -44886,51 +44887,51 @@
       <x:c r="C728" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>1149</x:v>
       </x:c>
@@ -45057,51 +45058,51 @@
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>592007</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
@@ -45168,51 +45169,51 @@
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>592006</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
@@ -45231,51 +45232,51 @@
       <x:c r="I734" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>596726</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
@@ -45342,51 +45343,51 @@
       <x:c r="I736" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
@@ -45697,370 +45698,370 @@
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>581078</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>556143</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>556146</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
         <x:v>556169</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I746" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K746" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I748" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -46077,51 +46078,51 @@
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C749" s="3" t="s"/>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
         <x:v>538095</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -46798,51 +46799,51 @@
       <x:c r="C762" s="15" t="s"/>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s"/>
       <x:c r="K762" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
         <x:v>587504</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
         <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
@@ -46948,51 +46949,51 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="G765" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
         <x:v>581606</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
         <x:v>157</x:v>
       </x:c>