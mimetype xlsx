--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="820">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="819">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -677,50 +677,53 @@
   <x:si>
     <x:t>Titre professionnel assistant de direction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
@@ -890,53 +893,50 @@
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS support à l'action managériale</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Cevennes Formations Alès</x:t>
   </x:si>
   <x:si>
     <x:t>30100</x:t>
@@ -2487,53 +2487,50 @@
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion parcours management général</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 Blended Learning</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Collaboration et efficacité dans l’écosystème Microsoft 365</x:t>
   </x:si>
@@ -8404,51 +8401,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>531407</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8464,176 +8461,176 @@
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>545010</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>543831</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>549770</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>196</x:v>
@@ -8650,51 +8647,51 @@
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>549772</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -8710,170 +8707,170 @@
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>545009</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="U97" s="4" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>543828</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>578942</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>197</x:v>
@@ -8887,2827 +8884,2827 @@
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>601364</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>601365</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>607308</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>552271</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>571088</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>607324</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>595420</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>556510</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>504379</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>556509</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>608909</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>608910</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>607660</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>607661</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>504126</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>504150</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>556623</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>556619</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>556620</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>556622</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>556536</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>556540</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>556537</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>556541</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>504445</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>504422</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>607716</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>607717</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>607689</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>607690</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>504091</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>556568</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>556569</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>502375</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>502376</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>502385</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>502386</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>507214</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>507196</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>507197</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>507211</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>507212</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>507198</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="P143" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="P144" s="14" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="P145" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="Q145" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="P145" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="P146" s="14" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="Q146" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="P146" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>601920</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="P147" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="Q147" s="4" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>603515</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
@@ -11721,51 +11718,51 @@
       <x:c r="H148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>556779</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
@@ -11781,167 +11778,167 @@
       <x:c r="H149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>556781</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>607787</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>607789</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
@@ -11958,647 +11955,647 @@
       <x:c r="H152" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>508958</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>508962</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>541381</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>555014</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>608391</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>615758</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>615764</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>573423</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>573426</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>573429</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12614,51 +12611,51 @@
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>498703</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12675,51 +12672,51 @@
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>600497</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12735,51 +12732,51 @@
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>547092</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12824,827 +12821,827 @@
       <x:c r="T166" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>603772</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>603775</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>545645</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>545649</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>608882</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>608891</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>469545</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>469546</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>495976</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>495992</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>542522</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>542423</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>586467</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>586470</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13831,51 +13828,51 @@
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>551856</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -14608,51 +14605,51 @@
       <x:c r="J197" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>611247</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
@@ -14667,51 +14664,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>611242</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -14724,51 +14721,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>611288</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
@@ -14789,51 +14786,51 @@
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>584659</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -14846,51 +14843,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>584660</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
@@ -14905,51 +14902,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>584795</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -16404,54 +16401,54 @@
       <x:c r="L227" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>599039</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>151</x:v>
@@ -16465,54 +16462,54 @@
       <x:c r="L228" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>599040</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16566,214 +16563,214 @@
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>505819</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>505776</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>566966</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>505820</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>304</x:v>
@@ -16781,60 +16778,60 @@
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>566413</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17028,51 +17025,51 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>572475</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35007</x:v>
@@ -18001,51 +17998,51 @@
       <x:c r="I255" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>571073</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
@@ -18062,51 +18059,51 @@
       <x:c r="I256" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>571076</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
@@ -18122,51 +18119,51 @@
       <x:c r="I257" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>600269</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
@@ -18183,837 +18180,837 @@
       <x:c r="I258" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>600272</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>600036</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>617720</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>577248</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>572702</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>569948</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>569947</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>598716</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>583297</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>548169</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>617722</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>609487</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>617721</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>600032</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>583296</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
@@ -19043,51 +19040,51 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>594538</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
@@ -19580,51 +19577,51 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>594537</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35007</x:v>
@@ -19691,51 +19688,51 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>597119</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35007</x:v>
@@ -19745,108 +19742,108 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>594164</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>594179</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35007</x:v>
@@ -20810,51 +20807,51 @@
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>554376</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
@@ -20880,51 +20877,51 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>602106</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35007</x:v>
@@ -21060,162 +21057,162 @@
       <x:c r="T307" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>529931</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>531690</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -21256,51 +21253,51 @@
       <x:c r="M311" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>554305</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
@@ -21542,51 +21539,51 @@
       <x:c r="L316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>538533</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21596,51 +21593,51 @@
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>542875</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
@@ -21710,59 +21707,59 @@
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>598736</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
@@ -21775,51 +21772,51 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>594173</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>35007</x:v>
@@ -21829,51 +21826,51 @@
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>594170</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
@@ -21899,51 +21896,51 @@
       <x:c r="T322" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -21958,51 +21955,51 @@
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -22271,51 +22268,51 @@
       <x:c r="I329" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>496650</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
@@ -22330,51 +22327,51 @@
       <x:c r="I330" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>552314</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
@@ -22387,278 +22384,278 @@
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>616368</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>566526</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>565855</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>542950</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>618763</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
@@ -22671,51 +22668,51 @@
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>618877</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23049,399 +23046,399 @@
       <x:c r="T342" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>515444</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>499908</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>548683</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>548699</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>601563</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>601551</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -23456,51 +23453,51 @@
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -23513,167 +23510,167 @@
       <x:c r="T350" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>548700</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>548684</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -23688,51 +23685,51 @@
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -23955,51 +23952,51 @@
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>497641</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24012,51 +24009,51 @@
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>557578</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24250,51 +24247,51 @@
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>542500</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -24922,51 +24919,51 @@
       <x:c r="J375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>579305</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
@@ -24987,51 +24984,51 @@
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>547880</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -25097,51 +25094,51 @@
       <x:c r="J378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>567683</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
@@ -26118,51 +26115,51 @@
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>541106</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -26172,51 +26169,51 @@
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>557456</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
@@ -26400,51 +26397,51 @@
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>547819</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
@@ -26513,51 +26510,51 @@
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>542504</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29061,51 +29058,51 @@
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>606241</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
@@ -29174,51 +29171,51 @@
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>577071</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>562</x:v>
@@ -29534,51 +29531,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>599143</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>565</x:v>
@@ -29595,51 +29592,51 @@
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>599145</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
@@ -29706,51 +29703,51 @@
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>615333</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30001,51 +29998,51 @@
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>551954</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
@@ -30060,51 +30057,51 @@
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>551975</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
@@ -30187,51 +30184,51 @@
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>502704</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35007</x:v>
@@ -30934,51 +30931,51 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>594547</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
@@ -30991,51 +30988,51 @@
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>594176</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>35007</x:v>
@@ -31098,51 +31095,51 @@
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>601952</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
@@ -31217,51 +31214,51 @@
       <x:c r="M484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>551731</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
@@ -31277,51 +31274,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>546947</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>592</x:v>
@@ -31527,51 +31524,51 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>614689</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -32342,68 +32339,68 @@
       <x:c r="I503" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>523230</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
@@ -32429,707 +32426,707 @@
       <x:c r="T504" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>603795</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>603800</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>608864</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>608873</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>545661</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>545664</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>487528</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>487531</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>496007</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>496012</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>542362</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>542364</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33430,108 +33427,108 @@
       <x:c r="I522" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>499846</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>499872</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
@@ -33546,51 +33543,51 @@
       <x:c r="I524" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>546503</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
@@ -33603,110 +33600,110 @@
       <x:c r="I525" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>546506</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>603551</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
@@ -34203,51 +34200,51 @@
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>508721</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>29</x:v>
@@ -34260,51 +34257,51 @@
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>504646</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>35007</x:v>
@@ -35064,51 +35061,51 @@
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>598963</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>35007</x:v>
@@ -35229,51 +35226,51 @@
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>594546</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>29</x:v>
@@ -35286,51 +35283,51 @@
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>594178</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>35007</x:v>
@@ -35340,51 +35337,51 @@
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>594186</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>29</x:v>
@@ -36138,51 +36135,51 @@
       <x:c r="L569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>549</x:v>
@@ -36270,51 +36267,51 @@
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>607825</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>29</x:v>
@@ -36387,51 +36384,51 @@
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>511025</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>29</x:v>
@@ -36498,51 +36495,51 @@
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>594551</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>29</x:v>
@@ -36555,51 +36552,51 @@
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>594162</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>35007</x:v>
@@ -36847,51 +36844,51 @@
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>608169</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
@@ -36904,51 +36901,51 @@
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>594185</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>35007</x:v>
@@ -37015,51 +37012,51 @@
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>594539</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>35007</x:v>
@@ -37291,51 +37288,51 @@
       <x:c r="L589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>558358</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s">
         <x:v>549</x:v>
@@ -37538,51 +37535,51 @@
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>594550</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>29</x:v>
@@ -38535,51 +38532,51 @@
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>602244</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>35007</x:v>
@@ -38756,51 +38753,51 @@
       <x:c r="L614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>556724</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
@@ -38827,51 +38824,51 @@
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>493099</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>29</x:v>
@@ -39177,51 +39174,51 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>547878</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>29</x:v>
@@ -39597,51 +39594,51 @@
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>608112</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>35007</x:v>
@@ -39651,51 +39648,51 @@
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>594182</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>29</x:v>
@@ -39745,51 +39742,51 @@
       <x:c r="J631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>594548</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -40848,51 +40845,51 @@
       <x:c r="J650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>587355</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -40905,51 +40902,51 @@
       <x:c r="J651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -40964,51 +40961,51 @@
       <x:c r="J652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>587357</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -41021,68 +41018,68 @@
       <x:c r="J653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>29</x:v>
@@ -41095,51 +41092,51 @@
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>594174</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>35007</x:v>
@@ -41149,91 +41146,91 @@
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>594167</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>594166</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>742</x:v>
@@ -41247,95 +41244,95 @@
       <x:c r="M657" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>616780</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>598386</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>742</x:v>
@@ -41349,51 +41346,51 @@
       <x:c r="M659" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>597750</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
@@ -41763,51 +41760,51 @@
       <x:c r="L666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>556805</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -41887,51 +41884,51 @@
       <x:c r="M668" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>508945</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -42296,51 +42293,51 @@
       <x:c r="L675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>609445</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
@@ -42926,51 +42923,51 @@
       <x:c r="I686" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>525364</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
@@ -42983,51 +42980,51 @@
       <x:c r="I687" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>525365</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
@@ -43042,51 +43039,51 @@
       <x:c r="I688" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>549437</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
@@ -43099,71 +43096,71 @@
       <x:c r="I689" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>549431</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>29</x:v>
@@ -43333,51 +43330,51 @@
       <x:c r="M693" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>597573</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
@@ -43573,51 +43570,51 @@
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>503072</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>29</x:v>
@@ -43630,51 +43627,51 @@
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>533781</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>35007</x:v>
@@ -43967,51 +43964,51 @@
       <x:c r="M704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>548467</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>36521</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -44024,51 +44021,51 @@
       <x:c r="M705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>601344</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
@@ -44083,51 +44080,51 @@
       <x:c r="M706" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>601345</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -44148,51 +44145,51 @@
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>499978</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>29</x:v>
@@ -44251,51 +44248,51 @@
       <x:c r="L709" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>544967</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
@@ -44310,51 +44307,51 @@
       <x:c r="L710" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>544970</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
@@ -44993,51 +44990,51 @@
       <x:c r="L722" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>598409</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>801</x:v>
       </x:c>
@@ -45101,720 +45098,720 @@
       <x:c r="J724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>585277</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>613729</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C726" s="15" t="s"/>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s"/>
       <x:c r="K726" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="Q726" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="R726" s="14" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>614913</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C727" s="3" t="s"/>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="G727" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>614914</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C728" s="15" t="s"/>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s"/>
       <x:c r="K728" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="Q728" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="R728" s="14" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>614915</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C729" s="3" t="s"/>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>614916</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C730" s="15" t="s"/>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s"/>
       <x:c r="K730" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="Q730" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="R730" s="14" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>614917</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s"/>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>614918</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
-        <x:v>814</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C732" s="15" t="s"/>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s"/>
       <x:c r="K732" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="Q732" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="R732" s="14" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>614944</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C733" s="3" t="s"/>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>614946</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C734" s="15" t="s"/>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s"/>
       <x:c r="K734" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="Q734" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="R734" s="14" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>614947</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C735" s="3" t="s"/>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>614948</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
-        <x:v>818</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="Q736" s="16" t="s">
         <x:v>817</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>818</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>581767</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">