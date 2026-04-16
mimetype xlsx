--- v2 (2026-04-16)
+++ v3 (2026-04-16)
@@ -4478,51 +4478,51 @@
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>605294</x:v>
+        <x:v>605295</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -5286,51 +5286,51 @@
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>605295</x:v>
+        <x:v>605294</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">