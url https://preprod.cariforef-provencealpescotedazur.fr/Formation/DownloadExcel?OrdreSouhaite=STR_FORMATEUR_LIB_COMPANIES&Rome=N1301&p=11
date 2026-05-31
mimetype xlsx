--- v0 (2026-04-14)
+++ v1 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="282">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="283">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -317,618 +317,621 @@
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport international marchandise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des organisations logistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain connectées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention logistique et transports internationaux parcours management et droit du transport maritime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention logistique et transports internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception, homologation, supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinateur logistique transport douane France et international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE MY BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistique transport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des achats et de la supply chain (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Approvisionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EM Normandie Programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesi Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesi Association - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la chaîne logistique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contrôle qualité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolusio Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Technicien en logistique d'entreposage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BACHELOR Coordinateur logistique, transport, douane France et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des achats et de la supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de zone import-export (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinateur logistique transport douane France et international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor européen transport logistique et supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor européen Supply Chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastère européen Logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme en management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager transport, logistique et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
-  </x:si>
-[...565 lines deleted...]
-    <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF</x:t>
   </x:si>
   <x:si>
     <x:t>SPS 13</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>responsable des opérations logistiques</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
@@ -2631,51 +2634,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>557348</x:v>
+        <x:v>557347</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
@@ -3611,51 +3614,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>557347</x:v>
+        <x:v>557348</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -4615,51 +4618,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>616379</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -4846,51 +4849,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>557590</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -5014,51 +5017,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>613293</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5068,51 +5071,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>613294</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -6255,51 +6258,51 @@
         <x:v>174</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>614636</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -6312,51 +6315,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>614307</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
@@ -6371,51 +6374,51 @@
       <x:c r="J86" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>584707</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>237</x:v>
@@ -6423,51 +6426,51 @@
       <x:c r="I87" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>523170</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -6478,51 +6481,51 @@
         <x:v>174</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>523235</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -6535,51 +6538,51 @@
       <x:c r="J89" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>535865</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -7112,51 +7115,51 @@
       <x:c r="J99" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>535042</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7171,506 +7174,506 @@
       <x:c r="J100" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>550750</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>601319</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>581152</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>581153</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>601320</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>35896</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>593169</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35390</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>596742</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35391</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>596743</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">