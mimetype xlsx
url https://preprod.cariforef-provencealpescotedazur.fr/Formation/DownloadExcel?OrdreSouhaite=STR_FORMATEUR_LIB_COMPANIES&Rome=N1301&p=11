--- v1 (2026-05-31)
+++ v2 (2026-07-26)
@@ -320,171 +320,171 @@
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport international marchandise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des organisations logistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain connectées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention logistique et transports internationaux parcours management et droit du transport maritime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention logistique et transports internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception, homologation, supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
-  </x:si>
-[...115 lines deleted...]
-    <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur logistique transport douane France et international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique transport</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
@@ -2634,51 +2634,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>557347</x:v>
+        <x:v>557348</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
@@ -3614,51 +3614,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>557348</x:v>
+        <x:v>557347</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -4849,51 +4849,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>557590</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -5017,51 +5017,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>613293</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5071,51 +5071,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>613294</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>