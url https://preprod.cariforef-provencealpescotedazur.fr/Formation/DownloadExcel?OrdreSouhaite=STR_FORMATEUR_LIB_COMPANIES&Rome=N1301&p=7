--- v2 (2026-05-31)
+++ v3 (2026-07-27)
@@ -320,171 +320,171 @@
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport international marchandise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des organisations logistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain connectées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention logistique et transports internationaux parcours management et droit du transport maritime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention logistique et transports internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception, homologation, supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
-  </x:si>
-[...115 lines deleted...]
-    <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur logistique transport douane France et international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique transport</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
@@ -2634,51 +2634,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>557348</x:v>
+        <x:v>557347</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
@@ -3614,51 +3614,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>557347</x:v>
+        <x:v>557348</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -4849,51 +4849,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>557590</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -5017,51 +5017,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>613293</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5071,51 +5071,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>613294</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>