--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -4423,94 +4423,94 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>506227</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>24</x:v>
@@ -4596,96 +4596,96 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>554259</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>106</x:v>
       </x:c>