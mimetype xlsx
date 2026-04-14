--- v0 (2026-01-01)
+++ v1 (2026-04-14)
@@ -230,54 +230,54 @@
   <x:si>
     <x:t>Travaux routiers</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Compétences BTP</x:t>
   </x:si>
   <x:si>
     <x:t>C BTP</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel maçon en voirie et réseaux divers</x:t>
   </x:si>
   <x:si>
     <x:t>Access Pro</x:t>
   </x:si>
@@ -1319,54 +1319,54 @@
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22001</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>548494</x:v>
+        <x:v>598862</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38080</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>50</x:v>
@@ -1380,54 +1380,54 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22001</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>598862</x:v>
+        <x:v>548494</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38080</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -1440,54 +1440,54 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22001</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>604324</x:v>
+        <x:v>567914</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38080</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>56</x:v>
@@ -1501,57 +1501,57 @@
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22001</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>604323</x:v>
+        <x:v>567915</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38080</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -1561,57 +1561,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>22001</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>567914</x:v>
+        <x:v>604323</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38080</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>57</x:v>
@@ -1622,57 +1622,57 @@
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22001</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>567915</x:v>
+        <x:v>604324</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38080</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>