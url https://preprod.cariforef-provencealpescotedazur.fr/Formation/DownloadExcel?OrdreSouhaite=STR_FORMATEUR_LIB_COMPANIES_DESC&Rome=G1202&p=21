--- v3 (2026-05-31)
+++ v4 (2026-07-28)
@@ -3344,57 +3344,57 @@
       <x:c r="K19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>599626</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>83</x:v>
@@ -5192,57 +5192,57 @@
       <x:c r="K50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>545542</x:v>
+        <x:v>599626</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>127</x:v>
       </x:c>