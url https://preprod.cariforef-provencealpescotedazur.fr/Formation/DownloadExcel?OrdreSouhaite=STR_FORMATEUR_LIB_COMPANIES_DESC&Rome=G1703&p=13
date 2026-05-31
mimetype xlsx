--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -782,56 +782,59 @@
   <x:si>
     <x:t>06/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
@@ -1119,53 +1122,50 @@
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa des Chefs</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
@@ -4329,111 +4329,111 @@
       <x:c r="K46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>572984</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>572991</x:v>
+        <x:v>572984</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -10774,51 +10774,51 @@
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>609160</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10831,292 +10831,292 @@
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>607877</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>609157</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>607878</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>609156</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>553466</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11126,178 +11126,178 @@
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>590142</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>553413</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>553465</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>42</x:v>
@@ -11310,51 +11310,51 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>504164</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -11369,153 +11369,153 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>504169</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>507597</x:v>
+        <x:v>504174</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>507598</x:v>
+        <x:v>507597</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -11528,110 +11528,110 @@
       <x:c r="K169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>507645</x:v>
+        <x:v>507598</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>507646</x:v>
+        <x:v>507645</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -11641,235 +11641,235 @@
       <x:c r="J171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>507659</x:v>
+        <x:v>507646</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>507660</x:v>
+        <x:v>507659</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>504174</x:v>
+        <x:v>507660</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>564387</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37862</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11879,125 +11879,125 @@
       <x:c r="L175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>613841</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G176" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>583826</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>42</x:v>
@@ -12010,51 +12010,51 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>553987</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12069,51 +12069,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>553988</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>42</x:v>
@@ -12126,51 +12126,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>553989</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12185,51 +12185,51 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>553990</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>42</x:v>
@@ -12242,51 +12242,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>553993</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12301,51 +12301,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>553994</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>42</x:v>
@@ -12358,51 +12358,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>554770</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12417,51 +12417,51 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>554772</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>42</x:v>
@@ -12474,230 +12474,230 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>554777</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>614261</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>581759</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G188" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>583825</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>42</x:v>
@@ -12710,51 +12710,51 @@
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>606252</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12769,51 +12769,51 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>606253</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>42</x:v>
@@ -12826,51 +12826,51 @@
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>606254</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12885,51 +12885,51 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>606264</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>42</x:v>
@@ -12942,51 +12942,51 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>606265</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13001,51 +13001,51 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>606266</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>42</x:v>
@@ -13058,51 +13058,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>606228</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13117,51 +13117,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>606229</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>42</x:v>
@@ -13174,171 +13174,171 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>606230</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>564388</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>579900</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13353,51 +13353,51 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>585578</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>42</x:v>
@@ -13410,51 +13410,51 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>585586</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13469,51 +13469,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>585539</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>42</x:v>
@@ -13526,51 +13526,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>542318</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13585,51 +13585,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>542321</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>42</x:v>
@@ -13652,104 +13652,104 @@
       <x:c r="S205" s="0" t="n">
         <x:v>542322</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G206" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>579899</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>42</x:v>
@@ -13762,51 +13762,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>493042</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13821,51 +13821,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>493043</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>42</x:v>
@@ -13878,51 +13878,51 @@
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>493044</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13937,51 +13937,51 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>494203</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>42</x:v>
@@ -13994,51 +13994,51 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>494217</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -14063,221 +14063,221 @@
       <x:c r="S212" s="14" t="n">
         <x:v>494229</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>579894</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37921</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G214" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>583798</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37921</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>577322</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>42</x:v>
@@ -14290,51 +14290,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>615515</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42686</x:v>
@@ -14344,51 +14344,51 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>615350</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>42</x:v>
@@ -14401,51 +14401,51 @@
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>598264</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42766</x:v>
@@ -14455,51 +14455,51 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>598265</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>42</x:v>
@@ -14512,105 +14512,105 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>598266</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>566293</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>42</x:v>
@@ -14623,51 +14623,51 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>494196</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42766</x:v>
@@ -14677,51 +14677,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>494219</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>42</x:v>
@@ -14734,51 +14734,51 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>494226</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42766</x:v>
@@ -14788,51 +14788,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>543659</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>42</x:v>
@@ -14845,51 +14845,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>543664</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42766</x:v>
@@ -14910,1548 +14910,1548 @@
         <x:v>543693</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>548909</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>603097</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>573308</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>502434</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>502435</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>555787</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>555788</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>608441</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>608442</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>509974</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>509977</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>509980</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>509978</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>509975</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>509981</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>509982</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>509976</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>509979</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>553014</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>553015</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>553016</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>605554</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>605555</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>605556</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16460,1427 +16460,1427 @@
         <x:v>182</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>605979</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>610930</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>580201</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>551814</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>600997</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>602755</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>602756</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>602757</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37921</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>602765</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>546709</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>546710</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>546711</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37921</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>546723</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>496814</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>496815</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>496816</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>607483</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>513732</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>513733</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>573430</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>573431</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>615765</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>615766</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17897,111 +17897,111 @@
       <x:c r="J278" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>506447</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>506431</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18140,51 +18140,51 @@
       <x:c r="L282" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>620159</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
@@ -18377,51 +18377,51 @@
       <x:c r="L286" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>615189</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -18434,51 +18434,51 @@
       <x:c r="L287" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>613807</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
@@ -18493,51 +18493,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>615186</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -18550,81 +18550,81 @@
       <x:c r="L289" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>613781</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G290" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -18691,60 +18691,60 @@
       <x:c r="S291" s="0" t="n">
         <x:v>620347</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G292" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>363</x:v>
       </x:c>