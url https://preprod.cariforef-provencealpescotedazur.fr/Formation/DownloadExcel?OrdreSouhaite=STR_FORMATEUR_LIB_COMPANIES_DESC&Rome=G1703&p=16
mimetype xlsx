--- v2 (2026-05-31)
+++ v3 (2026-07-28)
@@ -4329,111 +4329,111 @@
       <x:c r="K46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>572984</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>572991</x:v>
+        <x:v>572984</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -11369,97 +11369,97 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>504169</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>507597</x:v>
+        <x:v>504174</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
@@ -11468,111 +11468,111 @@
       <x:c r="J168" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>507598</x:v>
+        <x:v>507597</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>507645</x:v>
+        <x:v>507598</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
@@ -11584,111 +11584,111 @@
       <x:c r="J170" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>507646</x:v>
+        <x:v>507645</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>507659</x:v>
+        <x:v>507646</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
@@ -11700,54 +11700,54 @@
       <x:c r="J172" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>507660</x:v>
+        <x:v>507659</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -11757,57 +11757,57 @@
       <x:c r="J173" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>504174</x:v>
+        <x:v>507660</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">