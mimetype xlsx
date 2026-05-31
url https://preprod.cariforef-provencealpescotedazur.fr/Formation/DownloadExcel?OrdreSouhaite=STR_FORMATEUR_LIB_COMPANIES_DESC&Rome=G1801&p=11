--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -296,83 +296,83 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BP barman (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
-    <x:t>BANDOL</x:t>
-[...5 lines deleted...]
-    <x:t>12/31/2026 00:00:00</x:t>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
   </x:si>
   <x:si>
-    <x:t>COGOLIN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barman/barmaid + module barista</x:t>
@@ -758,68 +758,68 @@
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Biérologue-zythologue (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation en Commerce et Oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>IFCO</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Brasserie</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CS - Certificat de spécialisation Métiers du bar (Ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CS - Certificat de spécialisation Employé Barman (Ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Commercialisation et Services en hôtel-café-restaurant</x:t>
   </x:si>
   <x:si>
-    <x:t>11/25/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
@@ -839,74 +839,74 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barista, latte art, dégustation, coffee brewing et cocktails coffee shop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flair Evolution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bartending</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mixologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Flair Evolution</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Barista, latte art, dégustation, coffee brewing et cocktails coffee shop</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
@@ -1067,54 +1067,54 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Torréfaction</x:t>
   </x:si>
   <x:si>
     <x:t>Barista Bartender Solutions</x:t>
   </x:si>
   <x:si>
     <x:t>BBS</x:t>
   </x:si>
@@ -2378,612 +2378,612 @@
       <x:c r="K13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>587385</x:v>
+        <x:v>587216</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>587312</x:v>
+        <x:v>587217</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>587381</x:v>
+        <x:v>587384</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>587382</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>587383</x:v>
+        <x:v>587386</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>587216</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>587217</x:v>
+        <x:v>587397</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>587384</x:v>
+        <x:v>587312</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>587386</x:v>
+        <x:v>587381</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>587395</x:v>
+        <x:v>587382</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>587397</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G24" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -3286,54 +3286,54 @@
       <x:c r="K29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>504070</x:v>
+        <x:v>554098</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
@@ -3345,114 +3345,114 @@
       <x:c r="K30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>554098</x:v>
+        <x:v>554099</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>554099</x:v>
+        <x:v>504070</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3874,51 +3874,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>586846</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
@@ -3927,100 +3927,100 @@
       <x:c r="M40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>586849</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>617449</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
@@ -4029,100 +4029,100 @@
       <x:c r="M42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>588156</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>588158</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
@@ -4131,51 +4131,51 @@
       <x:c r="M44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42716</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>588160</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -4718,51 +4718,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>604347</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -6413,154 +6413,154 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>597406</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>597400</x:v>
+        <x:v>592265</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>592265</x:v>
+        <x:v>597400</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -7034,516 +7034,516 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>564110</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>566277</x:v>
+        <x:v>579438</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37379</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>564406</x:v>
+        <x:v>566277</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37379</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>572141</x:v>
+        <x:v>564406</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>606244</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>566278</x:v>
+        <x:v>606244</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
-      <x:c r="F100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F100" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="G100" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>566279</x:v>
+        <x:v>612312</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="C101" s="3" t="s"/>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="n">
+        <x:v>40096</x:v>
+      </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
+      <x:c r="J101" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>579438</x:v>
+        <x:v>566278</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="C102" s="15" t="s"/>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C102" s="15" t="n">
+        <x:v>40096</x:v>
+      </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
+      <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J102" s="14" t="s"/>
+      <x:c r="J102" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>612312</x:v>
+        <x:v>566279</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>31</x:v>
@@ -7556,51 +7556,51 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>572139</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37379</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -7615,275 +7615,275 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>557465</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>37379</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>566655</x:v>
+        <x:v>554023</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37379</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>554023</x:v>
+        <x:v>566655</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>617914</x:v>
+        <x:v>574078</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>574078</x:v>
+        <x:v>617914</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>27</x:v>
@@ -7905,164 +7905,166 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>612314</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="C110" s="15" t="s"/>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C110" s="15" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
+      <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>27</x:v>
-[...1 lines deleted...]
-      <x:c r="J110" s="14" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>612316</x:v>
+        <x:v>587883</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>587883</x:v>
+        <x:v>612316</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>31</x:v>
@@ -8075,51 +8077,51 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>572132</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42757</x:v>
@@ -8129,51 +8131,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>572134</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -8188,51 +8190,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>572143</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>31</x:v>
@@ -8304,51 +8306,51 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>612318</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>31</x:v>
@@ -8361,51 +8363,51 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>585520</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>31</x:v>
@@ -8418,51 +8420,51 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>597574</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42757</x:v>
@@ -8472,166 +8474,164 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>597575</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
-      <x:c r="F120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F120" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="G120" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="H120" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>615239</x:v>
+        <x:v>579439</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="C121" s="3" t="s"/>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>579439</x:v>
+        <x:v>572135</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>31</x:v>
@@ -8644,51 +8644,51 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>572136</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42757</x:v>
@@ -8698,154 +8698,154 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>572138</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>572135</x:v>
+        <x:v>572137</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>572137</x:v>
+        <x:v>615239</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>250</x:v>
@@ -9005,180 +9005,180 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>585248</x:v>
+        <x:v>584258</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="U129" s="4" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>42716</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>584258</x:v>
+        <x:v>584259</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>584259</x:v>
+        <x:v>585248</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
@@ -9241,51 +9241,51 @@
       <x:c r="L133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>546549</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
@@ -9300,51 +9300,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>546550</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -9357,51 +9357,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>565330</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
@@ -10623,164 +10623,164 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>500442</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>570577</x:v>
+        <x:v>599324</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>599324</x:v>
+        <x:v>570577</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>109</x:v>
@@ -12182,57 +12182,57 @@
       <x:c r="K183" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>502299</x:v>
+        <x:v>604729</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>109</x:v>
@@ -12243,57 +12243,57 @@
       <x:c r="K184" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>604729</x:v>
+        <x:v>604730</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -12303,57 +12303,57 @@
       <x:c r="K185" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>604730</x:v>
+        <x:v>502299</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12667,51 +12667,51 @@
       <x:c r="M191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>551814</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>241</x:v>
@@ -12903,51 +12903,51 @@
       <x:c r="K195" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>496848</x:v>
+        <x:v>546713</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>329</x:v>
@@ -12964,172 +12964,172 @@
       <x:c r="K196" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>546713</x:v>
+        <x:v>546714</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>546714</x:v>
+        <x:v>560916</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>560916</x:v>
+        <x:v>496848</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
@@ -13317,158 +13317,158 @@
       <x:c r="M202" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>610968</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>614619</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>614620</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>30</x:v>
@@ -13476,51 +13476,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>614621</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>111</x:v>