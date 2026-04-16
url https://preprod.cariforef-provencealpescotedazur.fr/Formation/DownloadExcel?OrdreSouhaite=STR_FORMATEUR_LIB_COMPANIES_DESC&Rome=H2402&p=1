--- v1 (2026-02-24)
+++ v2 (2026-04-16)
@@ -1935,51 +1935,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>607758</x:v>
+        <x:v>607757</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>83</x:v>
@@ -1994,51 +1994,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>607757</x:v>
+        <x:v>607758</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>87</x:v>