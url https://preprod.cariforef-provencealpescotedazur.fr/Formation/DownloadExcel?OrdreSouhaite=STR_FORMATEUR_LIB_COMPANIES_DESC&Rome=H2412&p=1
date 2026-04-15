--- v0 (2025-12-31)
+++ v1 (2026-04-15)
@@ -1212,154 +1212,153 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>556590</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>564138</x:v>
+        <x:v>564096</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>564096</x:v>
+        <x:v>564138</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 