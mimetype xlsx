--- v0 (2026-04-15)
+++ v1 (2026-04-15)
@@ -677,69 +677,69 @@
   <x:si>
     <x:t>Bac pro maintenance et efficacité énergétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie climatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>PERTUIS</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien de maintenance CVC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Gustave</x:t>
   </x:si>
   <x:si>
     <x:t>93200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP monteur en installations du génie climatique et sanitaire (Apprentissage)</x:t>
   </x:si>
@@ -8844,357 +8844,357 @@
       <x:c r="K123" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>609604</x:v>
+        <x:v>608904</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>608904</x:v>
+        <x:v>608905</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>608905</x:v>
+        <x:v>608906</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>608906</x:v>
+        <x:v>608908</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>22654</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>608908</x:v>
+        <x:v>609603</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>609603</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>200</x:v>
@@ -11396,51 +11396,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>603326</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11455,51 +11455,51 @@
       <x:c r="J168" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>503337</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11512,51 +11512,51 @@
       <x:c r="J169" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>548263</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15656,51 +15656,51 @@
       <x:c r="J242" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>610270</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15716,51 +15716,51 @@
       <x:c r="J243" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>606527</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15777,51 +15777,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>606555</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15837,51 +15837,51 @@
       <x:c r="J245" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>577631</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15898,51 +15898,51 @@
       <x:c r="J246" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>580692</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -16071,51 +16071,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>540477</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
@@ -16130,51 +16130,51 @@
       <x:c r="J250" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>572839</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -16187,51 +16187,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>575520</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
@@ -16419,51 +16419,51 @@
       <x:c r="J255" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>540476</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
@@ -17132,51 +17132,51 @@
       <x:c r="J267" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>539889</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
@@ -17191,51 +17191,51 @@
       <x:c r="J268" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>539891</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -17486,51 +17486,51 @@
       <x:c r="J273" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>575438</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
@@ -17718,51 +17718,51 @@
       <x:c r="J277" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>572825</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>