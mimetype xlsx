--- v1 (2026-04-15)
+++ v2 (2026-06-13)
@@ -686,60 +686,60 @@
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie climatique</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien de maintenance CVC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Gustave</x:t>
   </x:si>
   <x:si>
     <x:t>93200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP monteur en installations du génie climatique et sanitaire (Apprentissage)</x:t>
   </x:si>
@@ -8858,343 +8858,343 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>609604</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>22654</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>608904</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>608905</x:v>
+        <x:v>608904</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>608906</x:v>
+        <x:v>608905</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>608908</x:v>
+        <x:v>608906</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>609603</x:v>
+        <x:v>608908</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>609608</x:v>
+        <x:v>609603</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>200</x:v>
@@ -15656,51 +15656,51 @@
       <x:c r="J242" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>610270</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15716,51 +15716,51 @@
       <x:c r="J243" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>606527</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15777,51 +15777,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>606555</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15837,51 +15837,51 @@
       <x:c r="J245" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>577631</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15898,51 +15898,51 @@
       <x:c r="J246" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>580692</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -16071,51 +16071,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>540477</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
@@ -16130,51 +16130,51 @@
       <x:c r="J250" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>572839</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -16187,51 +16187,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>575520</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
@@ -16419,51 +16419,51 @@
       <x:c r="J255" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>540476</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
@@ -17132,51 +17132,51 @@
       <x:c r="J267" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>539889</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
@@ -17191,51 +17191,51 @@
       <x:c r="J268" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>539891</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -17486,51 +17486,51 @@
       <x:c r="J273" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>575438</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
@@ -17718,51 +17718,51 @@
       <x:c r="J277" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>572825</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>