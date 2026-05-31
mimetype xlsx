--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="820">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="819">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -224,51 +224,51 @@
   <x:si>
     <x:t>Microsoft 365 les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Collaboration et efficacité dans l’écosystème Microsoft 365</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Outlook</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Maîtriser la gestion des emails professionnels</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>BIOT</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion parcours management général</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
@@ -2136,53 +2136,50 @@
     <x:t>Cevennes Formations Alès</x:t>
   </x:si>
   <x:si>
     <x:t>30100</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
@@ -7569,51 +7566,51 @@
         <x:v>182</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>598386</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>182</x:v>
@@ -7843,51 +7840,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>587355</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -7902,51 +7899,51 @@
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -7959,51 +7956,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>587357</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -8018,51 +8015,51 @@
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -16512,51 +16509,51 @@
       <x:c r="I235" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>523230</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -19208,51 +19205,51 @@
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>615333</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -24845,51 +24842,51 @@
       <x:c r="J379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>557578</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -24904,51 +24901,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>497641</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -26242,51 +26239,51 @@
       <x:c r="J403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>566526</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -26301,51 +26298,51 @@
       <x:c r="J404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>565855</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -26355,51 +26352,51 @@
       <x:c r="J405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>618763</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
@@ -26412,51 +26409,51 @@
       <x:c r="J406" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>618877</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
@@ -26466,51 +26463,51 @@
       <x:c r="J407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>616368</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -29998,51 +29995,51 @@
       <x:c r="J468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>617722</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
@@ -30052,51 +30049,51 @@
       <x:c r="J469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>609487</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -30222,51 +30219,51 @@
       <x:c r="J472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>617721</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
@@ -30276,51 +30273,51 @@
       <x:c r="J473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>598716</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
@@ -30447,51 +30444,51 @@
       <x:c r="J476" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>583297</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
@@ -30501,51 +30498,51 @@
       <x:c r="J477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>577248</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
@@ -30558,51 +30555,51 @@
       <x:c r="J478" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>569948</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
@@ -30612,51 +30609,51 @@
       <x:c r="J479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>572702</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -36304,51 +36301,51 @@
       <x:c r="J576" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>573423</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
@@ -36361,110 +36358,110 @@
       <x:c r="J577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>573426</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>573429</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
@@ -36477,51 +36474,51 @@
       <x:c r="J579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>615758</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
@@ -36536,284 +36533,284 @@
       <x:c r="J580" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>615764</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>608391</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H583" s="0" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>555014</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>541381</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
@@ -36829,51 +36826,51 @@
       <x:c r="H585" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>508958</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
@@ -36890,167 +36887,167 @@
       <x:c r="H586" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I586" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>508962</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>607787</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>607789</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
@@ -37066,51 +37063,51 @@
       <x:c r="H589" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>556779</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
@@ -37127,5203 +37124,5203 @@
       <x:c r="H590" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I590" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>556781</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="H591" s="0" t="s">
+      <x:c r="I591" s="4" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="P591" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="Q591" s="4" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="R591" s="0" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>700</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H592" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="H592" s="14" t="s">
+      <x:c r="I592" s="16" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>603515</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H593" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="H593" s="0" t="s">
+      <x:c r="I593" s="4" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="P593" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="Q593" s="4" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="R593" s="0" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>700</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>601920</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>507198</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>507212</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>507214</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>507211</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>507196</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>507197</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>502375</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>502376</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>502385</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>502386</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H606" s="14" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>504091</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="U606" s="16" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>556568</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H608" s="14" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>556569</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H609" s="0" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>607689</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H610" s="14" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>607690</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>607716</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>607717</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>556540</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>556541</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>556536</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>556537</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="U616" s="16" t="s">
         <x:v>719</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>504422</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>504445</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="U618" s="16" t="s">
         <x:v>721</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>504150</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>504126</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>556619</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>556620</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>556623</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>556622</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>607660</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="U625" s="4" t="s">
         <x:v>727</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>607661</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>608909</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>608910</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>556510</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>504379</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>556509</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="Q632" s="16" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>732</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>595420</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>571088</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>607324</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>607308</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>552271</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H637" s="0" t="s">
+      <x:c r="I637" s="4" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R637" s="0" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>531406</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H638" s="14" t="s">
+      <x:c r="I638" s="16" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>531407</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H639" s="0" t="s">
+      <x:c r="I639" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="I639" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R639" s="0" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>543831</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H640" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H640" s="14" t="s">
+      <x:c r="I640" s="16" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R640" s="14" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>578942</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H641" s="0" t="s">
+      <x:c r="I641" s="4" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>549770</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H642" s="14" t="s">
+      <x:c r="I642" s="16" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R642" s="14" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>549772</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H643" s="0" t="s">
+      <x:c r="I643" s="4" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R643" s="0" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>545009</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>743</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H644" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H644" s="14" t="s">
+      <x:c r="I644" s="16" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>545010</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H645" s="0" t="s">
+      <x:c r="I645" s="4" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R645" s="0" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>543828</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H646" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H646" s="14" t="s">
+      <x:c r="I646" s="16" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="R646" s="14" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>601364</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="H647" s="0" t="s">
+      <x:c r="I647" s="4" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>601365</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>557784</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>496019</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>545051</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>600590</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>600589</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>545050</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>496018</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>554832</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>496086</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>600580</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>546832</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>602073</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>499433</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>602074</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>602075</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>601450</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="Q664" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="Q664" s="16" t="s">
+      <x:c r="R664" s="14" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>601456</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="Q665" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="Q665" s="4" t="s">
+      <x:c r="R665" s="0" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>496036</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="Q666" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="Q666" s="16" t="s">
+      <x:c r="R666" s="14" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>545468</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>545467</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>496033</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>601455</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>601454</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>496029</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>545466</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>762</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>583754</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H674" s="14" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>549120</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>495511</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H676" s="14" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
       <x:c r="I676" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>601168</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>595464</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>37</x:v>
@@ -42336,88 +42333,88 @@
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>595465</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>595466</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
@@ -42430,51 +42427,51 @@
       <x:c r="J680" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>591973</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -42484,2434 +42481,2434 @@
       <x:c r="J681" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>591974</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>595418</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>595419</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H684" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I684" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>577316</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q685" s="4" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>575748</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H686" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q686" s="16" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>575666</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q687" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q687" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>575667</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H688" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q688" s="16" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>575668</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q689" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q689" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R689" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>575669</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H690" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q690" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q690" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R690" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q691" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q691" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R691" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>575656</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H692" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q692" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q692" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R692" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>575658</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q693" s="4" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>575659</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H694" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I694" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q694" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q694" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R694" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>575660</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H695" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q695" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q695" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R695" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>575662</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H696" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q696" s="16" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>575663</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H697" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q697" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q697" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>575664</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H698" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q698" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="Q698" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>575853</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H699" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q699" s="4" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H700" s="14" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>771</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="E701" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H701" s="0" t="s">
+      <x:c r="I701" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="R701" s="0" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>606564</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="U701" s="4" t="s">
         <x:v>791</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H702" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H702" s="14" t="s">
+      <x:c r="I702" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="R702" s="14" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>606563</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>793</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H703" s="0" t="s">
+      <x:c r="I703" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="R703" s="0" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>606565</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="U703" s="4" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H704" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H704" s="14" t="s">
+      <x:c r="I704" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>610274</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H705" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H705" s="0" t="s">
+      <x:c r="I705" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>610273</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H706" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H706" s="14" t="s">
+      <x:c r="I706" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>548166</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>800</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H707" s="0" t="s">
+      <x:c r="I707" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>540556</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="U707" s="4" t="s">
         <x:v>801</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H708" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H708" s="14" t="s">
+      <x:c r="I708" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>604484</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H709" s="0" t="s">
+      <x:c r="I709" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>548165</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>804</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H710" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H710" s="14" t="s">
+      <x:c r="I710" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>545273</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>805</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H711" s="0" t="s">
+      <x:c r="I711" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>540555</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H712" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H712" s="14" t="s">
+      <x:c r="I712" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>604485</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="H713" s="0" t="s">
+      <x:c r="I713" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>604486</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="U713" s="4" t="s">
         <x:v>808</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H714" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H714" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I714" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>604422</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="U714" s="16" t="s">
         <x:v>808</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H715" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>604421</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H716" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H716" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I716" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>539969</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H717" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I717" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>545207</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H718" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H718" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I718" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>548025</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H719" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>604420</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H720" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H720" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I720" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>548026</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>800</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H721" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>539970</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="U721" s="4" t="s">
         <x:v>801</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>556776</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
@@ -44927,51 +44924,51 @@
       <x:c r="H723" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>507308</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
@@ -44988,770 +44985,770 @@
       <x:c r="H724" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>609466</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>599457</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H726" s="14" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>556093</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>599458</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H728" s="14" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>599460</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>599456</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H730" s="14" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>556092</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>537070</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H732" s="14" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>506766</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>814</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>506768</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>509956</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>818</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>547001</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>599232</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
@@ -45761,51 +45758,51 @@
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">