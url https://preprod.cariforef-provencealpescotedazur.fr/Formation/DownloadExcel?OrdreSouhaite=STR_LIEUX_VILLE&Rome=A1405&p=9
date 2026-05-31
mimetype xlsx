--- v1 (2026-04-14)
+++ v2 (2026-05-31)
@@ -623,57 +623,57 @@
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Privé Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Akteap</x:t>
   </x:si>
   <x:si>
     <x:t>69300</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation polyculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation conduite de productions en arboriculture fruitière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable de productions légumières, fruitières, florales et de pépinières (Apprentissage)</x:t>
   </x:si>
@@ -7603,96 +7603,96 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>554259</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -7719,123 +7719,123 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>506227</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -7846,55 +7846,55 @@
         <x:v>611631</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>182</x:v>
       </x:c>