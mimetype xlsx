--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -1508,51 +1508,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>592220</x:v>
+        <x:v>592219</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -1562,51 +1562,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>592219</x:v>
+        <x:v>592220</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>