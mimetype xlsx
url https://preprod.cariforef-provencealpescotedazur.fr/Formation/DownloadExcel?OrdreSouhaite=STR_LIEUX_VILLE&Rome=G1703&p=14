--- v1 (2026-04-14)
+++ v2 (2026-05-31)
@@ -542,51 +542,51 @@
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option B : management d'unité de production culinaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option A Management d'unité de restauration</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option B Management des unités de production culinaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option C Management des unités d'hébergement</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Francis de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
@@ -617,56 +617,56 @@
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
@@ -851,78 +851,78 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>LP Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stelo Formation - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP réceptionniste (POEC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Perspectivia</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2025 00:00:00</x:t>
   </x:si>
@@ -1721,51 +1721,51 @@
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="138.500625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="23.370625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="100.840625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="30.475425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
-    <x:col min="18" max="18" width="29.080625" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="28.270625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="10" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="11" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="11" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="11" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="11" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="11" t="s">
@@ -6841,117 +6841,117 @@
       <x:c r="J87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -11007,457 +11007,459 @@
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>507659</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
+      <x:c r="E159" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>572991</x:v>
+        <x:v>511060</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>511060</x:v>
+        <x:v>525376</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>31401</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42788</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>525376</x:v>
+        <x:v>603523</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>31401</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
-        <x:v>50</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>136</x:v>
-[...1 lines deleted...]
-      <x:c r="H162" s="14" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>42788</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>603523</x:v>
+        <x:v>511051</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>511051</x:v>
+        <x:v>511056</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>511056</x:v>
+        <x:v>513733</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>513733</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11754,51 +11756,51 @@
       <x:c r="H171" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>556346</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
@@ -11815,105 +11817,105 @@
       <x:c r="H172" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>556262</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>572984</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
@@ -11958,243 +11960,243 @@
       <x:c r="R174" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>571091</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>572985</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>572986</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>572987</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>572988</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
@@ -12384,51 +12386,51 @@
       <x:c r="H182" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>556271</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
@@ -12562,219 +12564,219 @@
       <x:c r="G185" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>557641</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>572989</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>598829</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>598828</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
@@ -12787,54 +12789,54 @@
       <x:c r="G189" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="Q189" s="4" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>603907</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
@@ -12876,132 +12878,132 @@
       <x:c r="R190" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>607331</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>598827</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>598826</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
@@ -13017,51 +13019,51 @@
       <x:c r="H193" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>608177</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
@@ -13078,51 +13080,51 @@
       <x:c r="H194" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>608157</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
@@ -13138,51 +13140,51 @@
       <x:c r="H195" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>608187</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
@@ -13348,75 +13350,75 @@
       <x:c r="R198" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>608442</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>572992</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
@@ -13521,76 +13523,76 @@
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>577322</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>572993</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
@@ -13603,108 +13605,108 @@
       <x:c r="G203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="Q203" s="4" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>598817</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
@@ -13732,93 +13734,93 @@
       <x:c r="M205" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>607483</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>598816</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
@@ -13837,51 +13839,51 @@
       <x:c r="I207" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>620159</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
@@ -13953,51 +13955,51 @@
       <x:c r="I209" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>606977</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
@@ -14009,51 +14011,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>617396</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
@@ -14098,130 +14100,130 @@
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>606252</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>598819</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>598818</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
@@ -14236,51 +14238,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>616804</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
@@ -14322,241 +14324,241 @@
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>615515</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>598821</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>598822</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>598823</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>598824</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
@@ -15092,51 +15094,51 @@
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>588121</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15149,51 +15151,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>588122</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -15203,51 +15205,51 @@
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>555168</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
@@ -15262,51 +15264,51 @@
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>558827</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -16807,51 +16809,51 @@
       <x:c r="J259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>609158</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17328,51 +17330,51 @@
       <x:c r="J268" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>590142</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -17760,158 +17762,158 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>511059</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>511050</x:v>
+        <x:v>511055</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>511055</x:v>
+        <x:v>511050</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">