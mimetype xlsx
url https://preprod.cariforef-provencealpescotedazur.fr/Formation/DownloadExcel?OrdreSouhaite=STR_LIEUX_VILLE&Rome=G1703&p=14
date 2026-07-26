--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -851,78 +851,78 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>LP Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Perspectivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
-    <x:t>06200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Stelo Formation - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP réceptionniste (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Perspectivia</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2025 00:00:00</x:t>
   </x:si>
@@ -11007,459 +11007,457 @@
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>507659</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>72</x:v>
-[...2 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>511060</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>525376</x:v>
+        <x:v>511060</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>31401</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
-        <x:v>50</x:v>
-[...2 lines deleted...]
-        <x:v>266</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42788</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>603523</x:v>
+        <x:v>525376</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>31401</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F162" s="14" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F162" s="14" t="s">
+        <x:v>267</x:v>
+      </x:c>
       <x:c r="G162" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42788</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>511051</x:v>
+        <x:v>603523</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>511056</x:v>
+        <x:v>511051</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>513733</x:v>
+        <x:v>511056</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
+      <x:c r="E165" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>572991</x:v>
+        <x:v>513733</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11756,51 +11754,51 @@
       <x:c r="H171" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>556346</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
@@ -11817,105 +11815,105 @@
       <x:c r="H172" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>556262</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>572984</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
@@ -11960,243 +11958,243 @@
       <x:c r="R174" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>571091</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>572985</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>572986</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>572987</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>572988</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
@@ -12386,51 +12384,51 @@
       <x:c r="H182" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>556271</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
@@ -12564,219 +12562,219 @@
       <x:c r="G185" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>557641</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>572989</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>598829</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>598828</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
@@ -12789,54 +12787,54 @@
       <x:c r="G189" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>603907</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
@@ -12878,132 +12876,132 @@
       <x:c r="R190" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>607331</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>598827</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>598826</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
@@ -13019,51 +13017,51 @@
       <x:c r="H193" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>608177</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
@@ -13080,51 +13078,51 @@
       <x:c r="H194" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>608157</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
@@ -13140,51 +13138,51 @@
       <x:c r="H195" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>608187</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
@@ -13350,75 +13348,75 @@
       <x:c r="R198" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>608442</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>572992</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
@@ -13523,76 +13521,76 @@
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>577322</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>572993</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
@@ -13605,108 +13603,108 @@
       <x:c r="G203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>598817</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
@@ -13751,76 +13749,76 @@
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>607483</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>598816</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
@@ -13839,51 +13837,51 @@
       <x:c r="I207" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>620159</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
@@ -13955,51 +13953,51 @@
       <x:c r="I209" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>606977</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
@@ -14011,51 +14009,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>617396</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
@@ -14100,130 +14098,130 @@
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>606252</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>598819</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>598818</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
@@ -14238,51 +14236,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>616804</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
@@ -14324,241 +14322,241 @@
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>615515</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>598821</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>598822</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>598823</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>598824</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
@@ -17762,158 +17760,158 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>511059</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>511055</x:v>
+        <x:v>511050</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>511050</x:v>
+        <x:v>511055</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">